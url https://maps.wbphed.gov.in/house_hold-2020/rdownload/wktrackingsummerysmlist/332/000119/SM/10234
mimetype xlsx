--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -793,54 +793,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>70.55</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>34.06</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.28</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -854,54 +854,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>175.68</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>169.8</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.65</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -915,54 +915,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>42.34</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>40.12</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.75</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -976,54 +976,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>24</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1094,54 +1094,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>84.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>54.91</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>64.86</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1155,88 +1155,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>84.7</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>82.52</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.43</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>546.48</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>405.41</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>74.19</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>