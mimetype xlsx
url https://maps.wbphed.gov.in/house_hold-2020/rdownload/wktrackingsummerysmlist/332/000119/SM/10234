--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,159 +89,159 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Drinking Water Supply in Sourceless Anganwadi Centres Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units under the District of Malda (65 nos. AWCs in Kaliachak-III Block)</t>
   </si>
   <si>
     <t>SM/10234</t>
   </si>
   <si>
     <t>Anganwadi</t>
   </si>
   <si>
+    <t>Providing Drinking Water Supply in 12 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak - III Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000009/2022-2023</t>
+  </si>
+  <si>
+    <t>651/MAAD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>26/03/2023</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Providing Drinking Water Supply in 10 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak - III Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000016/2022-2023</t>
   </si>
   <si>
     <t>653/MAAD</t>
   </si>
   <si>
-    <t>01/04/2022</t>
-[...1 lines deleted...]
-  <si>
     <t>30/07/2022</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Formal work order for Providing Drinking Water Supply in 25 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak - III Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
   </si>
   <si>
     <t>ORD/000038/2022-2023</t>
   </si>
   <si>
     <t>1056/MAAD</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>MOTI RAHAMAN</t>
   </si>
   <si>
+    <t>ORD/000010/2022-2023</t>
+  </si>
+  <si>
+    <t>652/MAAD</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Supply &amp; delivery of G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for providing Drinking Water Supply in Source Less Schols &amp; ICDS at Kaliachak -III Block under Malda Arsenic Area Water Supply Divisio, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000313/2022-2023</t>
+  </si>
+  <si>
+    <t>2044/MAAD</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>01/12/2022</t>
+  </si>
+  <si>
+    <t>DIPAYAN DEY</t>
+  </si>
+  <si>
     <t>Providing Drinking Water Supply in 6 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak - III Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
   </si>
   <si>
     <t>ORD/000023/2022-2023</t>
   </si>
   <si>
     <t>654/MAAD</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
-    <t>Supply &amp; delivery of G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for providing Drinking Water Supply in Source Less Schols &amp; ICDS at Kaliachak -III Block under Malda Arsenic Area Water Supply Divisio, P.H.E. Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000021/2021-2022</t>
   </si>
   <si>
     <t>329/MAAD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -790,453 +790,453 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>70.55</v>
+        <v>84.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>34.06</v>
+        <v>82.52</v>
       </c>
       <c r="R3" s="4">
-        <v>48.28</v>
+        <v>97.43</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>175.68</v>
+        <v>70.55</v>
       </c>
       <c r="Q4" s="4">
-        <v>169.8</v>
+        <v>34.06</v>
       </c>
       <c r="R4" s="4">
-        <v>96.65</v>
+        <v>48.28</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>42.34</v>
+        <v>175.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>40.12</v>
+        <v>169.8</v>
       </c>
       <c r="R5" s="4">
-        <v>94.75</v>
+        <v>96.65</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>24</v>
+        <v>84.66</v>
       </c>
       <c r="Q6" s="4">
-        <v>24</v>
+        <v>82.22</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>97.12</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>64.54</v>
+        <v>24</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="P8" s="4">
-        <v>84.66</v>
+        <v>42.34</v>
       </c>
       <c r="Q8" s="4">
-        <v>54.91</v>
+        <v>40.12</v>
       </c>
       <c r="R8" s="4">
-        <v>64.86</v>
+        <v>94.75</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>84.7</v>
+        <v>64.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>82.52</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>97.43</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>546.48</v>
       </c>
       <c r="P10" s="8">
-        <v>405.41</v>
+        <v>432.72</v>
       </c>
       <c r="Q10" s="8">
-        <v>74.19</v>
+        <v>79.18</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>