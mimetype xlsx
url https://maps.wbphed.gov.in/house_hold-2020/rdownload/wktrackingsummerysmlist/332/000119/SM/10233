--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -814,54 +814,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>319.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>185.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>58.08</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -875,54 +875,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>105.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>54.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>51.5</v>
       </c>
       <c r="S5" s="4">
         <v>52</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -936,88 +936,88 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>84.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.79</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>36.35</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>552.45</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>270.68</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>49</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>