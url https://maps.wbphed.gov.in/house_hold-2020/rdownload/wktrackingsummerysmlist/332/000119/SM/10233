--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,123 +89,123 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Drinking Water Supply in Sourceless Anganwadi Centres (Eastern Part of English Bazar Block) Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units under the District of Malda (72 nos. AWCs in English Bazar Block</t>
   </si>
   <si>
     <t>SM/10233</t>
   </si>
   <si>
     <t>Anganwadi</t>
   </si>
   <si>
+    <t>Providing Drinking Water Supply in 12 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Englishbazar Block &amp; Municipality under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000012/2022-2023</t>
+  </si>
+  <si>
+    <t>661/MAAD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Drinking Water Supply in 45 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Englishbazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure-l )</t>
+  </si>
+  <si>
+    <t>ORD/000045/2022-2023</t>
+  </si>
+  <si>
+    <t>1051/MAAD</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>21/08/2022</t>
+  </si>
+  <si>
+    <t>PRADIP KUMAR DAS</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Drinking Water Supply in 15 nos. Source Less Anganwadi Centers Through Solar Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Englishbazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Anganwadi Centers as per Annexure )</t>
+  </si>
+  <si>
+    <t>ORD/000041/2022-2023</t>
+  </si>
+  <si>
+    <t>1101/MAAD</t>
+  </si>
+  <si>
+    <t>03/06/2022</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2021-2022</t>
   </si>
   <si>
     <t>328/MAAD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...58 lines deleted...]
-    <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,292 +732,292 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>42.71</v>
+        <v>84.7</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>71.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.68</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>319.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>185.39</v>
+        <v>290.35</v>
       </c>
       <c r="R4" s="4">
-        <v>58.08</v>
+        <v>90.96</v>
       </c>
       <c r="S4" s="4">
         <v>80</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>105.83</v>
       </c>
       <c r="Q5" s="4">
-        <v>54.5</v>
+        <v>102.19</v>
       </c>
       <c r="R5" s="4">
-        <v>51.5</v>
+        <v>96.56</v>
       </c>
       <c r="S5" s="4">
         <v>52</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>84.7</v>
+        <v>42.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>30.79</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>36.35</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>552.45</v>
       </c>
       <c r="P7" s="8">
-        <v>270.68</v>
+        <v>464.26</v>
       </c>
       <c r="Q7" s="8">
-        <v>49</v>
+        <v>84.04</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>