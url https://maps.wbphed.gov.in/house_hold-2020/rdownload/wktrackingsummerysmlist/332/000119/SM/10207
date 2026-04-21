--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -793,54 +793,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -854,54 +854,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -915,54 +915,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>44.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.17</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.58</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1033,54 +1033,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>145.01</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>137.39</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>94.75</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1094,54 +1094,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>94.53</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>64.89</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>68.64</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1155,88 +1155,88 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>189.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>103.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>54.86</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>565.2</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>357.87</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>63.32</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>