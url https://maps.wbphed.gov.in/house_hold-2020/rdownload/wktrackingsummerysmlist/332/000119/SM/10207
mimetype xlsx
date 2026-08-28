--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,159 +89,159 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Drinking Water Supply in 75 nos. Sourceless Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units under the District of Malda</t>
   </si>
   <si>
     <t>SM/10207</t>
   </si>
   <si>
     <t>School</t>
   </si>
   <si>
+    <t>Providing Drinking Water Supply in 15 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Englishbazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000004/2022-2023</t>
+  </si>
+  <si>
+    <t>644/MAAD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Formal Work order for Providing Drinking Water Supply in 30 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Englishbazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
+  </si>
+  <si>
+    <t>ORD/000035/2022-2023</t>
+  </si>
+  <si>
+    <t>782/MAAD</t>
+  </si>
+  <si>
+    <t>26/04/2022</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>Providing Drinking Water Supply in 7 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Englishbazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
+  </si>
+  <si>
+    <t>ORD/000007/2022-2023</t>
+  </si>
+  <si>
+    <t>645/MAAD</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Drinking Water Supply in 23 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Englishbazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
+  </si>
+  <si>
+    <t>ORD/000036/2022-2023</t>
+  </si>
+  <si>
+    <t>790/MAAD</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Supply G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for Schools of English Bazar Block under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000108/2022-2023</t>
   </si>
   <si>
     <t>1031/MAAD</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>22/05/2022</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
     <t>Continuation work order for Supply G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for Schools of English Bazar Block under Malda Arsenic Area Water Supply Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000285/2022-2023</t>
   </si>
   <si>
     <t>1618/MAAD</t>
   </si>
   <si>
     <t>02/09/2022</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
-    <t>Providing Drinking Water Supply in 7 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Englishbazar Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000012/2021-2022</t>
   </si>
   <si>
     <t>334/MAAD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...37 lines deleted...]
-    <t>782/MAAD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -790,60 +790,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5</v>
+        <v>94.53</v>
       </c>
       <c r="Q3" s="4">
-        <v>5</v>
+        <v>64.89</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>68.64</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -851,392 +851,392 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>4.66</v>
+        <v>189.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.66</v>
+        <v>103.75</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>54.86</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>44.12</v>
       </c>
       <c r="Q5" s="4">
         <v>42.17</v>
       </c>
       <c r="R5" s="4">
         <v>95.58</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>82.76</v>
+        <v>145.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>139.06</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.9</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>145.01</v>
+        <v>5</v>
       </c>
       <c r="Q7" s="4">
-        <v>137.39</v>
+        <v>5</v>
       </c>
       <c r="R7" s="4">
-        <v>94.75</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="P8" s="4">
-        <v>94.53</v>
+        <v>4.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>64.89</v>
+        <v>4.66</v>
       </c>
       <c r="R8" s="4">
-        <v>68.64</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>189.12</v>
+        <v>82.76</v>
       </c>
       <c r="Q9" s="4">
-        <v>103.75</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>54.86</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>62</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>565.2</v>
       </c>
       <c r="P10" s="8">
-        <v>357.87</v>
+        <v>359.54</v>
       </c>
       <c r="Q10" s="8">
-        <v>63.32</v>
+        <v>63.61</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>