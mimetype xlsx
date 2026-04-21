--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -787,54 +787,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -848,54 +848,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -909,54 +909,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>150.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>144.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.69</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1027,54 +1027,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>188.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>60.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>32.14</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1122,54 +1122,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>519.77</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>214.35</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>41.24</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>