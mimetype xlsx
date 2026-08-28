--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Drinking Water Supply in Sourceless Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units under the District of Malda (69 nos. schools in Kaliachak-III Block)</t>
   </si>
   <si>
     <t>SM/10205</t>
   </si>
   <si>
     <t>School</t>
   </si>
   <si>
+    <t>Formal work order for Providing Drinking Water Supply in 24 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak III Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000028/2022-2023</t>
+  </si>
+  <si>
+    <t>1055/MAAD</t>
+  </si>
+  <si>
+    <t>24/05/2022</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>MOTI RAHAMAN</t>
+  </si>
+  <si>
     <t>Supply G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for Schools of Kaliachak -III Block under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000107/2022-2023</t>
   </si>
   <si>
     <t>1030/MAAD</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>22/05/2022</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
+    <t>Formal work order for Providing Drinking Water Supply in 30 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak ¿ III Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
+  </si>
+  <si>
+    <t>ORD/000027/2022-2023</t>
+  </si>
+  <si>
+    <t>779/MAAD</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>20/08/2022</t>
+  </si>
+  <si>
+    <t>DEBAPRIYA SAHA</t>
+  </si>
+  <si>
     <t>Continuation work order for Supply G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for Schools of Kaliachak - III Block under Malda Arsenic Area Water Supply Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000284/2022-2023</t>
   </si>
   <si>
     <t>1611/MAAD</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>11/09/2022</t>
   </si>
   <si>
-    <t>Formal work order for Providing Drinking Water Supply in 24 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak III Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
-[...14 lines deleted...]
-    <t>MOTI RAHAMAN</t>
+    <t>Providing Drinking Water Supply in 15 nos. Source Less Schools Through Grid Power Pump Based Water Supply Schemes with Arsenic Cum Iron Removal Units at Kaliachak - III Block under Malda Arsenic Area W/S Division, P.H.E. Dte. (Name of Schools as per Annexure )</t>
+  </si>
+  <si>
+    <t>ORD/000003/2022-2023</t>
+  </si>
+  <si>
+    <t>641/MAAD</t>
+  </si>
+  <si>
+    <t>01/04/2022</t>
+  </si>
+  <si>
+    <t>30/07/2022</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000016/2021-2022</t>
   </si>
   <si>
     <t>337/MAAD</t>
   </si>
   <si>
     <t>28/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...31 lines deleted...]
-    <t>30/07/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -784,57 +784,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5</v>
+        <v>150.74</v>
       </c>
       <c r="Q3" s="4">
-        <v>5</v>
+        <v>144.23</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>95.69</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -842,334 +842,334 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.39</v>
+        <v>5</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.39</v>
+        <v>5</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>150.74</v>
+        <v>188.97</v>
       </c>
       <c r="Q5" s="4">
-        <v>144.23</v>
+        <v>179.89</v>
       </c>
       <c r="R5" s="4">
-        <v>95.69</v>
+        <v>95.2</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="P6" s="4">
-        <v>76.19</v>
+        <v>4.39</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.39</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="P7" s="4">
-        <v>188.97</v>
+        <v>94.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>60.73</v>
+        <v>89.28</v>
       </c>
       <c r="R7" s="4">
-        <v>32.14</v>
+        <v>94.49</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>94.48</v>
+        <v>76.19</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>60</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>519.77</v>
       </c>
       <c r="P9" s="8">
-        <v>214.35</v>
+        <v>422.79</v>
       </c>
       <c r="Q9" s="8">
-        <v>41.24</v>
+        <v>81.34</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>