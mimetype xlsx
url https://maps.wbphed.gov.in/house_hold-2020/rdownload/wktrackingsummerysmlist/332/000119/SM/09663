--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -245,51 +245,51 @@
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>TWO BROTHERS CONSTRUCTION</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>