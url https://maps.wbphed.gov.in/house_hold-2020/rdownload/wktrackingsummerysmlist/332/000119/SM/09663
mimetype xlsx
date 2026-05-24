--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -840,54 +840,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P3" s="4">
         <v>15.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>13.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>87.12</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -901,54 +901,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>44.84</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>42.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.2</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -962,54 +962,54 @@
       <c r="I5" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>31.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>31.04</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1023,54 +1023,54 @@
       <c r="I6" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>55.62</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>36.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>66.19</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1084,54 +1084,54 @@
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P7" s="4">
         <v>24.12</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>24.11</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.98</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1145,54 +1145,54 @@
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P8" s="4">
         <v>3.38</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.34</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.79</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1206,54 +1206,54 @@
       <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P9" s="4">
         <v>4.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.58</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1267,54 +1267,54 @@
       <c r="I10" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>4.63</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>89.85</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1362,54 +1362,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>24106.96</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>160.11</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>0.66</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>