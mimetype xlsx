--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -155,144 +155,144 @@
   <si>
     <t>ORD/000346/2021-2022</t>
   </si>
   <si>
     <t>1759/MAAD</t>
   </si>
   <si>
     <t>08/01/2022</t>
   </si>
   <si>
     <t>ABANI BHUSAN GHOSH</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Lalbathani, KanshaBinodpur, Niranjanpur Mouza of BiswambharBinodpur Piped Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000348/2021-2022</t>
   </si>
   <si>
     <t>1760/MAAD</t>
   </si>
   <si>
     <t>M/S. JHA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Repairing of pipe line by Laying of UPVC pipe line at Kangso Binodpur, Madhupur, Lalbathani of Biswambhar Binodpur Distribution zone under Malda Arsenic Area Water Supply Division PHED in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) .</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000169/2022-2023</t>
+  </si>
+  <si>
+    <t>1182/MAAD</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
     <t>Repairing of pipe line by Laying of UPVC pipe line at Nurpur Mouza ( Dallu tola, Pyas Tola, Mandal Tola) of Biswambhar Binodpur Distribution zone under Malda Arsenic Area Water Supply Division PHED.</t>
   </si>
   <si>
     <t>ORD/000192/2022-2023</t>
   </si>
   <si>
     <t>1403/MAAD</t>
   </si>
   <si>
     <t>26/07/2022</t>
   </si>
   <si>
     <t>09/09/2022</t>
   </si>
   <si>
-    <t>Repairing of pipe line by Laying of UPVC pipe line at Kangso Binodpur, Madhupur, Lalbathani of Biswambhar Binodpur Distribution zone under Malda Arsenic Area Water Supply Division PHED in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) .</t>
-[...14 lines deleted...]
-    <t>28/07/2022</t>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of HDPE pipe 20mm dia at Kashimnagar Mouza under Biswambhar Binodpur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000031/2023-2024</t>
   </si>
   <si>
     <t>854/MAAD</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>Laying UPVC pipe line and Providing FHTC at Harekrishna Kongar Colony and Kanchantar Binod nagar para under Boro Fulbaria W/S Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>951/MAAD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
     <t>TWO BROTHERS CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1063,136 +1063,136 @@
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="P7" s="4">
-        <v>24.12</v>
+        <v>3.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>24.11</v>
+        <v>3.34</v>
       </c>
       <c r="R7" s="4">
-        <v>99.98</v>
+        <v>98.79</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="P8" s="4">
-        <v>3.38</v>
+        <v>24.12</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.34</v>
+        <v>24.11</v>
       </c>
       <c r="R8" s="4">
-        <v>98.79</v>
+        <v>99.98</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1200,185 +1200,185 @@
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="P9" s="4">
-        <v>4.58</v>
+        <v>23923.24</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.58</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c r="P10" s="4">
-        <v>4.63</v>
+        <v>4.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.16</v>
+        <v>4.58</v>
       </c>
       <c r="R10" s="4">
-        <v>89.85</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>23923.24</v>
+        <v>4.63</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>89.85</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>24106.96</v>