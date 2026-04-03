--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -284,66 +284,78 @@
   <si>
     <t>10/04/2024</t>
   </si>
   <si>
     <t>SR ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Providing remaining Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bagbari and adjoining villages under command area of Doulatpur Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2023-2024</t>
   </si>
   <si>
     <t>302/MAAD</t>
   </si>
   <si>
     <t>M/S MAA TARA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying UPVC pipe at Rajnagar Bagbari village &amp; adjacent areas for FHTC under Doulatpur Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000387/2023-2024</t>
+  </si>
+  <si>
+    <t>307/MAAD</t>
+  </si>
+  <si>
+    <t>HIRAK ROYCHOUDHURY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -732,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1637,87 +1649,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>8.77</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>3.98</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>24334.94</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>