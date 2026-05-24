--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,68 @@
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Providing remaining Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bagbari and adjoining villages under command area of Doulatpur Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000382/2023-2024</t>
   </si>
   <si>
     <t>302/MAAD</t>
   </si>
   <si>
     <t>M/S MAA TARA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying UPVC pipe at Rajnagar Bagbari village &amp; adjacent areas for FHTC under Doulatpur Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000387/2023-2024</t>
   </si>
   <si>
     <t>307/MAAD</t>
   </si>
   <si>
     <t>HIRAK ROYCHOUDHURY</t>
+  </si>
+  <si>
+    <t>Laying UPVC pipe at Laxmighat, Laxmipur and adjoining villages for FHTC under Laxmighat Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000221/2024-2025</t>
+  </si>
+  <si>
+    <t>1482/MAAD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>GOUTAM SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -907,54 +925,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>142</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -968,54 +986,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>42.88</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>35.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>82.94</v>
       </c>
       <c r="S4" s="4">
         <v>82</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1029,54 +1047,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>1.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.86</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1090,54 +1108,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>44.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>43.54</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.16</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1151,54 +1169,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P7" s="4">
         <v>19.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>19.26</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.85</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1212,54 +1230,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>13.95</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.78</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.74</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1273,54 +1291,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P9" s="4">
         <v>6.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.35</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1391,54 +1409,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>33.54</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>28.41</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>84.73</v>
       </c>
       <c r="S11" s="4">
         <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1452,54 +1470,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P12" s="4">
         <v>34</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>33.81</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1513,54 +1531,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P13" s="4">
         <v>3.74</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.39</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>90.48</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1635,54 +1653,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
         <v>8.77</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>6.49</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>74.06</v>
       </c>
       <c r="S15" s="4">
         <v>80</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1696,101 +1714,162 @@
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>3.98</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.26</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>81.96</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.4</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>1.32</v>
+      </c>
+      <c r="R17" s="4">
+        <v>24.51</v>
+      </c>
+      <c r="S17" s="4">
+        <v>90</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>24340.35</v>
+      </c>
+      <c r="P18" s="8">
+        <v>211.05</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>0.87</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>