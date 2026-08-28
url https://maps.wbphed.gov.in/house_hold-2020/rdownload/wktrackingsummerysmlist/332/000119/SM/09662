--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,261 +89,261 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Doulatpur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Northern Sector) in English Bazar B</t>
   </si>
   <si>
     <t>SM/09662</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Sultanpur , Bagbari, Laxmipur, Doulatpur Mouza of Doulatpur Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000340/2021-2022</t>
+  </si>
+  <si>
+    <t>1749/MAAD</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>23/01/2022</t>
+  </si>
+  <si>
+    <t>SOVON KUMAR DAS</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Doulatpur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Northern Sector) in English Bazar Block under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000382/2021-2022</t>
   </si>
   <si>
     <t>1788/MAAD</t>
   </si>
   <si>
     <t>26/11/2021</t>
   </si>
   <si>
     <t>27/11/2021</t>
   </si>
   <si>
     <t>RESOURCE DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000004/2021-2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Doulatpur Water Supply Scheme (Mouza- Bagbari, Doulatpur) extra pipe line at Bagbari Bundh, Doulatpur and Ganipur at Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000187/2022-2023</t>
   </si>
   <si>
     <t>1398/MAAD</t>
   </si>
   <si>
     <t>26/07/2022</t>
   </si>
   <si>
     <t>24/09/2022</t>
   </si>
   <si>
-    <t>SOVON KUMAR DAS</t>
-[...1 lines deleted...]
-  <si>
     <t>Laying 63/75 mm dia Pipe at Basakpara village near Ashoke Basak house to Ramlal Chowdhury house, Protap Basak house to Shyamal Ghosh house, Sita Basak house to Ananda Basak house, Gopal Chowdhury house to Gopesh Rajak house, Suku paul house to Bijoy Mandal, Ramesh Mandal house to Sanjay Basak under Doulatpur W/S Scheme under Malda Arsenic Area W/S Division P.H.E Dte</t>
   </si>
   <si>
     <t>ORD/000208/2022-2023</t>
   </si>
   <si>
     <t>1456/MAAD</t>
   </si>
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>MAA MANASHA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Sultanpur , Bagbari, Laxmipur, Doulatpur Mouza of Doulatpur Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
-[...14 lines deleted...]
-    <t>23/01/2022</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Doulatpur Water Supply Scheme (Mouza- Chandipur) With pipe line at the same mouza Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000196/2022-2023</t>
+  </si>
+  <si>
+    <t>1534/MAAD</t>
+  </si>
+  <si>
+    <t>05/08/2022</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>SAHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Doulatpur Water Supply Scheme (Mouza- Laxmipur, Madhapur) at Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000188/2022-2023</t>
+  </si>
+  <si>
+    <t>1399/MAAD</t>
+  </si>
+  <si>
+    <t>PARIJAT RAY</t>
   </si>
   <si>
     <t>Laying UPVC pipe at Bahannabigha village for FHTC under Doulatpur Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000322/2022-2023</t>
   </si>
   <si>
     <t>2244/MAAD</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>05/02/2023</t>
   </si>
   <si>
     <t>Laying UPVC pipe from PW Roads Towards Bahannabigha village for FHTC under Doulatpur Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000321/2022-2023</t>
   </si>
   <si>
     <t>2243/MAAD</t>
   </si>
   <si>
     <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
     <t>Laying of 20mm dia extra HDPE pipe at Bagbari, Doulatpur mouza for installation of FHTC under Doulatpur distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000262/2022-2023</t>
   </si>
   <si>
     <t>1864/MAAD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
-    <t>Material Requisition To Resource Division</t>
-[...35 lines deleted...]
-    <t>SAHA CONSTRUCTION</t>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Providing remaining Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bagbari and adjoining villages under command area of Doulatpur Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000382/2023-2024</t>
+  </si>
+  <si>
+    <t>302/MAAD</t>
+  </si>
+  <si>
+    <t>11/03/2024</t>
+  </si>
+  <si>
+    <t>10/04/2024</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying UPVC pipe at near Bagbari village for FHTC under Doulatpur Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000385/2023-2024</t>
   </si>
   <si>
     <t>305/MAAD</t>
   </si>
   <si>
-    <t>11/03/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>SR ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S MAA TARA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying UPVC pipe at Rajnagar Bagbari village &amp; adjacent areas for FHTC under Doulatpur Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000387/2023-2024</t>
   </si>
   <si>
     <t>307/MAAD</t>
   </si>
   <si>
     <t>HIRAK ROYCHOUDHURY</t>
   </si>
   <si>
     <t>Laying UPVC pipe at Laxmighat, Laxmipur and adjoining villages for FHTC under Laxmighat Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000221/2024-2025</t>
   </si>
   <si>
     <t>1482/MAAD</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
@@ -922,883 +922,883 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>142</v>
+        <v>44.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.2</v>
+        <v>43.54</v>
       </c>
       <c r="R3" s="4">
-        <v>10</v>
+        <v>97.16</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>42.88</v>
+        <v>142</v>
       </c>
       <c r="Q4" s="4">
-        <v>35.56</v>
+        <v>14.2</v>
       </c>
       <c r="R4" s="4">
-        <v>82.94</v>
+        <v>10</v>
       </c>
       <c r="S4" s="4">
-        <v>82</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>1.68</v>
+        <v>56.12</v>
       </c>
       <c r="Q5" s="4">
-        <v>1.67</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.86</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>44.81</v>
+        <v>42.88</v>
       </c>
       <c r="Q6" s="4">
-        <v>43.54</v>
+        <v>35.56</v>
       </c>
       <c r="R6" s="4">
-        <v>97.16</v>
+        <v>82.94</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>85</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>19.89</v>
+        <v>1.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>19.26</v>
+        <v>1.67</v>
       </c>
       <c r="R7" s="4">
-        <v>96.85</v>
+        <v>99.86</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>13.95</v>
+        <v>34</v>
       </c>
       <c r="Q8" s="4">
-        <v>13.78</v>
+        <v>33.81</v>
       </c>
       <c r="R8" s="4">
-        <v>98.74</v>
+        <v>99.45</v>
       </c>
       <c r="S8" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>6.35</v>
+        <v>33.54</v>
       </c>
       <c r="Q9" s="4">
-        <v>6.35</v>
+        <v>28.41</v>
       </c>
       <c r="R9" s="4">
-        <v>99.94</v>
+        <v>84.73</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="4" t="s">
-        <v>30</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>30</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>56.12</v>
+        <v>19.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>19.26</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>96.85</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>36</v>
+        <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>33.54</v>
+        <v>13.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>28.41</v>
+        <v>13.78</v>
       </c>
       <c r="R11" s="4">
-        <v>84.73</v>
+        <v>98.74</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>77</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
-        <v>34</v>
+        <v>6.35</v>
       </c>
       <c r="Q12" s="4">
-        <v>33.81</v>
+        <v>6.35</v>
       </c>
       <c r="R12" s="4">
-        <v>99.45</v>
+        <v>99.94</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>79</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>3.74</v>
+        <v>23923.24</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.39</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>90.48</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>85</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>86</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>23923.24</v>
+        <v>8.77</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>6.49</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>74.06</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="P15" s="4">
-        <v>8.77</v>
+        <v>3.74</v>
       </c>
       <c r="Q15" s="4">
-        <v>6.49</v>
+        <v>3.39</v>
       </c>
       <c r="R15" s="4">
-        <v>74.06</v>
+        <v>90.48</v>
       </c>
       <c r="S15" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>3.98</v>
       </c>
       <c r="Q16" s="4">
         <v>3.26</v>
       </c>
       <c r="R16" s="4">
         <v>81.96</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="P17" s="4">
         <v>5.4</v>
       </c>
       <c r="Q17" s="4">
         <v>1.32</v>
       </c>
       <c r="R17" s="4">
         <v>24.51</v>
       </c>