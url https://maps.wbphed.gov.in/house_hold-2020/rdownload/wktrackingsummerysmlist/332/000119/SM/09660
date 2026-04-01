--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -230,51 +230,51 @@
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>10/07/2023</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>