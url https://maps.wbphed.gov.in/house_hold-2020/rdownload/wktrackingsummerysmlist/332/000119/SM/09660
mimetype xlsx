--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -829,54 +829,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>11.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>11.17</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.95</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -890,54 +890,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -951,54 +951,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>41.21</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>41.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.8</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1012,54 +1012,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>5.27</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.12</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.08</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1187,54 +1187,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>27.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>14.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>50.95</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1343,54 +1343,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>74</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>24035.07</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>76.22</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>