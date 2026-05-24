--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,68 @@
     <t>10/07/2023</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Laying UPVC pipe at Laxmighat Nagrai and adjoining villages for FHTC under Laxmighat Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000216/2024-2025</t>
+  </si>
+  <si>
+    <t>1477/MAAD</t>
+  </si>
+  <si>
+    <t>03/09/2024</t>
+  </si>
+  <si>
+    <t>01/11/2024</t>
+  </si>
+  <si>
+    <t>M/S MANDAL &amp; SONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="48.273926" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1187,54 +1205,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>27.51</v>
       </c>
       <c r="Q9" s="4">
-        <v>14.01</v>
+        <v>25.07</v>
       </c>
       <c r="R9" s="4">
-        <v>50.95</v>
+        <v>91.14</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1248,54 +1266,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>7.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.74</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1323,87 +1341,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P11" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>30</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.49</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0.61</v>
+      </c>
+      <c r="R12" s="4">
+        <v>24.52</v>
+      </c>
+      <c r="S12" s="4">
+        <v>90</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>24037.56</v>
+      </c>
+      <c r="P13" s="8">
+        <v>95.63</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0.4</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>