--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -113,171 +113,171 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of KuddibarMohonpur, Munshipara, ShyampurColoni, Madia of Milki Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000341/2021-2022</t>
   </si>
   <si>
     <t>1750/MAAD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>08/01/2022</t>
   </si>
   <si>
     <t>M/S N. N. ENTERPRISE</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Madia Mouza of Milki Piped Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000349/2021-2022</t>
+  </si>
+  <si>
+    <t>1761/MAAD</t>
+  </si>
+  <si>
+    <t>23/01/2022</t>
+  </si>
+  <si>
+    <t>BHOLANATH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Kuddibari Mohonpur of Milki Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000357/2021-2022</t>
   </si>
   <si>
     <t>1721/MAAD</t>
   </si>
   <si>
     <t>18/11/2021</t>
   </si>
   <si>
     <t>18/12/2021</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Madia Mouza of Milki Piped Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Repairing &amp; Laying of pipeline at Bhabanipur &amp; Pirpur under Bhabanipur mouza in connection with Jal Jeevan Mission (JJM), Repairing of valve Chamber &amp; other allied works at Milki Distribution zone under Malda Arsenic Area Water Supply Division PHED.</t>
   </si>
   <si>
     <t>ORD/000275/2022-2023</t>
   </si>
   <si>
     <t>1876/MAAD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Khaskol Chandipur &amp; Bhabanipur Mouza of Milki Piped Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000189/2022-2023</t>
+  </si>
+  <si>
+    <t>1400/MAAD</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>24/09/2022</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2022-2023</t>
   </si>
   <si>
     <t>1339/MAAD</t>
   </si>
   <si>
     <t>18/07/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2022-2023</t>
   </si>
   <si>
     <t>1701/MAAD</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Khaskol Chandipur &amp; Bhabanipur Mouza of Milki Piped Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>24/09/2022</t>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of pipeline at Milki G.S. Colony &amp; Bhabanipur in connection with Jal Jeevan Mission (JJM) to provide FHTC at Milki Distribution Zone under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000035/2023-2024</t>
   </si>
   <si>
     <t>884/MAAD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>10/07/2023</t>
-  </si>
-[...22 lines deleted...]
-    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying UPVC pipe at Laxmighat Nagrai and adjoining villages for FHTC under Laxmighat Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000216/2024-2025</t>
   </si>
   <si>
     <t>1477/MAAD</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>M/S MANDAL &amp; SONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -896,127 +896,127 @@
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>4.79</v>
+        <v>41.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.79</v>
+        <v>41.13</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.8</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>41.21</v>
+        <v>4.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>41.13</v>
+        <v>4.79</v>
       </c>
       <c r="R5" s="4">
-        <v>99.8</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1066,318 +1066,318 @@
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13"/>
-      <c r="J7" s="13"/>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>12.3</v>
+        <v>27.51</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>25.07</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>91.14</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>1.23</v>
+        <v>12.3</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="P9" s="4">
-        <v>27.51</v>
+        <v>1.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>25.07</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>91.14</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>7.75</v>
+        <v>23923.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.74</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.89</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>23923.24</v>
+        <v>7.75</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>7.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S11" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>