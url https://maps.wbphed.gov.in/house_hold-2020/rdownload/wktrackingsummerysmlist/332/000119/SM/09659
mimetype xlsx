--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -107,90 +107,114 @@
   <si>
     <t>SM/09659</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
     <t>Placing of diesel driven Car on hire basis for official use of the Executive Engineer, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 01.01.2022 to 31.12.2022)</t>
   </si>
   <si>
     <t>ORD/000385/2021-2022</t>
   </si>
   <si>
     <t>2040MAAD</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>NITAI PANDAY</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Alinagar Water Supply Scheme at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte. (Mouza- Alinagar)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000329/2021-2022</t>
+  </si>
+  <si>
+    <t>1741/MAAD</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>23/01/2022</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000001/2021-2022</t>
+  </si>
+  <si>
+    <t>1786/MAAD</t>
+  </si>
+  <si>
+    <t>26/11/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Alinagar Water Supply Scheme (Mouza- Dullugram, Krishnapur) at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000110/2022-2023</t>
   </si>
   <si>
     <t>1012/MAAD</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>11/07/2022</t>
   </si>
   <si>
     <t>M/S ALISA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Alinagar Water Supply Scheme at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte. (Mouza- Alinagar)</t>
-[...14 lines deleted...]
-    <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Alinagar Water Supply Scheme (Mouza- Nabinagar) at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000112/2022-2023</t>
+  </si>
+  <si>
+    <t>1014/MAAD</t>
   </si>
   <si>
     <t>Laying of 75 mm dia uPVC Pipe line at Ghoshpara, Sardar Tola, Babu Tola and Momin Para for installation of FHTC under Alinagar distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000158/2022-2023</t>
   </si>
   <si>
     <t>1171MAAD</t>
   </si>
   <si>
     <t>13/06/2022</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
     <t>Laying of 20mm dia HDPE pipe at Alinagar Mouza for installation of FHTC under Alinagar distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000245/2022-2023</t>
   </si>
   <si>
     <t>1823MAAD</t>
   </si>
@@ -204,74 +228,50 @@
     <t>Laying of 20mm dia HDPE pipe at Jote Dhani, Jote Param, Nabinagar, Nurnagar Mouzas for installation of FHTC under Alinagar distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000246/2022-2023</t>
   </si>
   <si>
     <t>1824/MAAD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Alinagar Water Supply Scheme (Mouza- Khaltipur, Silampur) at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000111/2022-2023</t>
   </si>
   <si>
     <t>1057/MAAD</t>
   </si>
   <si>
     <t>24/05/2022</t>
   </si>
   <si>
     <t>23/07/2022</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>1014/MAAD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -819,54 +819,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>1.73</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.66</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>211.05</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -877,301 +877,297 @@
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>50.82</v>
+        <v>73.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>59.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>80.38</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>73.99</v>
+        <v>29.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>3.66</v>
+        <v>50.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.28</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>32.04</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="P7" s="4">
-        <v>6.35</v>
+        <v>82.2</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>11.53</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>14.03</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>6.56</v>
+        <v>3.66</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.64</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.54</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1179,212 +1175,216 @@
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>39.06</v>
+        <v>6.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.33</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.59</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13"/>
-[...1 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>29.65</v>
+        <v>6.56</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.54</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>82.2</v>
+        <v>39.06</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>36.43</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>93.27</v>
       </c>
       <c r="S11" s="4">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>294.02</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>143.88</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>48.94</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>