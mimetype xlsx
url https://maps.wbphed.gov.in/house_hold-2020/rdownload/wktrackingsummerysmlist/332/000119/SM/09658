--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -823,54 +823,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>37.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>37.52</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -884,54 +884,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>10.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>9.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.44</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -945,54 +945,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>8.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.77</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.6</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1006,54 +1006,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>21.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.72</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1067,54 +1067,54 @@
       <c r="I7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>15.68</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.25</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>90.91</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1219,54 +1219,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>24029.55</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>90.82</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>0.38</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>