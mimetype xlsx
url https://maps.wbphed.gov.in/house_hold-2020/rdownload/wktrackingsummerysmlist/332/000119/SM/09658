--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -131,147 +131,147 @@
   <si>
     <t>23/01/2022</t>
   </si>
   <si>
     <t>MILLENNIUM ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Uttar Laxmipur Water Supply Scheme (Mouza- Khanpur) at Kaliachak-II Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000124/2022-2023</t>
   </si>
   <si>
     <t>1025/MAAD</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>26/06/2022</t>
   </si>
   <si>
     <t>BENGAL ENGINEERING COMPANY</t>
   </si>
   <si>
+    <t>Laying 63/75/90 mm dia loop Pipe line to connect Chowdhury para and Pichli village to provide sufficient drinking water though FHTC at Pichli Village and construction of approach road and boundary wall at reservoir site with allied work under Laxmighat W/S Scheme under Malda Arsenic Area W/S Division P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000193/2022-2023</t>
+  </si>
+  <si>
+    <t>1404/MAAD</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
     <t>Providing Balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM ) under command area of Laxmighat Water Supply Scheme (Mouza- Lakhmighat) extra pipe line at Lakhmipur village at Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000295/2022-2023</t>
   </si>
   <si>
     <t>2035/MAAD</t>
   </si>
   <si>
     <t>16/11/2022</t>
   </si>
   <si>
     <t>31/12/2022</t>
   </si>
   <si>
     <t>ANJIMA CONSTRUCTION CO.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000005/2022-2023</t>
+  </si>
+  <si>
+    <t>1337/MAAD</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Laying of 160 mm dia UPVC Pipe line and Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Michhutola, Bhagattola under Uttar Laxmipur distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000453/2022-2023</t>
   </si>
   <si>
     <t>328/MAAD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>22/04/2023</t>
   </si>
   <si>
     <t>M/S BABLU ENTERPRISE,</t>
-  </si>
-[...55 lines deleted...]
-    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,300 +942,300 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>8.3</v>
+        <v>15.68</v>
       </c>
       <c r="Q5" s="4">
-        <v>7.77</v>
+        <v>14.25</v>
       </c>
       <c r="R5" s="4">
-        <v>93.6</v>
+        <v>90.91</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>21.8</v>
+        <v>8.3</v>
       </c>
       <c r="Q6" s="4">
-        <v>21.72</v>
+        <v>7.77</v>
       </c>
       <c r="R6" s="4">
-        <v>99.6</v>
+        <v>93.6</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>15.68</v>
+        <v>12.3</v>
       </c>
       <c r="Q7" s="4">
-        <v>14.25</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>90.91</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13"/>
-      <c r="J8" s="13"/>
+      <c r="J8" s="13" t="s">
+        <v>60</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>12.3</v>
+        <v>23923.24</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>65</v>
+        <v>40</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>23923.24</v>
+        <v>21.8</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>21.72</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.6</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>24029.55</v>