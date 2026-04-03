--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -218,51 +218,51 @@
   <si>
     <t>1020/MAAD</t>
   </si>
   <si>
     <t>M/S MANDAL &amp; SONS</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>