--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -817,54 +817,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>56.03</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>47.35</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>84.51</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -878,54 +878,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>11.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.08</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>86.22</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -939,54 +939,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>10.05</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.32</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>92.73</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1000,54 +1000,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>4.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.83</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1061,54 +1061,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>4.63</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.62</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1122,54 +1122,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>2.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.5</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1183,54 +1183,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>26.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>23.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.8</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1278,54 +1278,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>24039.26</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>102.56</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>0.43</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>