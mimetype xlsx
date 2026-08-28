--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,156 +113,156 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Sadipur Water Supply Scheme at Kaliachak-II Block under Malda Arsenic Area Water Supply Division, PHE Dte. (Mouza- Sadipur)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000336/2021-2022</t>
   </si>
   <si>
     <t>1740/MAAD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>23/01/2022</t>
   </si>
   <si>
     <t>M/S TRILOCHAN CONSTRUCTION CO.</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Sadipur Water Supply Scheme (Mouza- Jote Anantapur, Habitation- Akandaberia, Paschim Janutola) at Kaliachak-II Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000119/2022-2023</t>
+  </si>
+  <si>
+    <t>1020/MAAD</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>26/06/2022</t>
+  </si>
+  <si>
+    <t>M/S MANDAL &amp; SONS</t>
+  </si>
+  <si>
+    <t>Laying of UPVC Pipe line at Panchkiritola for installation of FHTC under Sadipur distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000301/2022-2023</t>
+  </si>
+  <si>
+    <t>2041/MAAD</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Sadipur Water Supply Scheme (Mouza- Mobarakpur) at Kaliachak-II Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000055/2022-2023</t>
   </si>
   <si>
     <t>829/MAAD</t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
     <t>12/06/2022</t>
   </si>
   <si>
     <t>M/S BABLU ENTERPRISE,</t>
   </si>
   <si>
+    <t>Laying of 20mm dia HDPE pipe at Sadipur Mouza for installation of FHTC under Sadipur distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000300/2022-2023</t>
+  </si>
+  <si>
+    <t>2040/MAAD</t>
+  </si>
+  <si>
+    <t>Laying of 75 mm, 90 mm dia uPVC Pipe line at East Janutola, Barkattabad, Rishipara, Dhanuk Para, SK. Para, Bridge Para for installation of FHTC under Sadipur distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000167/2022-2023</t>
+  </si>
+  <si>
+    <t>1180/MAAD</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Sadipur Water Supply Scheme (Mouza- Jote Anantapur, Habitation- Bangitola) at Kaliachak-II Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000123/2022-2023</t>
   </si>
   <si>
     <t>1024/MAAD</t>
   </si>
   <si>
-    <t>12/05/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>BENGAL ENGINEERING COMPANY</t>
   </si>
   <si>
-    <t>Laying of 75 mm, 90 mm dia uPVC Pipe line at East Janutola, Barkattabad, Rishipara, Dhanuk Para, SK. Para, Bridge Para for installation of FHTC under Sadipur distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
-[...49 lines deleted...]
-  <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>10/06/2026</t>
+    <t>08/09/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -875,362 +875,362 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>11.69</v>
+        <v>26.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>10.08</v>
+        <v>23.75</v>
       </c>
       <c r="R4" s="4">
-        <v>86.22</v>
+        <v>90.8</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>10.05</v>
+        <v>2.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>9.32</v>
+        <v>2.62</v>
       </c>
       <c r="R5" s="4">
-        <v>92.73</v>
+        <v>99.5</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.83</v>
+        <v>11.69</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.83</v>
+        <v>10.08</v>
       </c>
       <c r="R6" s="4">
-        <v>99.97</v>
+        <v>86.22</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>4.63</v>
       </c>
       <c r="Q7" s="4">
         <v>4.62</v>
       </c>
       <c r="R7" s="4">
         <v>99.83</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>2.64</v>
+        <v>4.83</v>
       </c>
       <c r="Q8" s="4">
-        <v>2.62</v>
+        <v>4.83</v>
       </c>
       <c r="R8" s="4">
-        <v>99.5</v>
+        <v>99.97</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>26.16</v>
+        <v>10.05</v>
       </c>
       <c r="Q9" s="4">
-        <v>23.75</v>
+        <v>9.32</v>
       </c>
       <c r="R9" s="4">
-        <v>90.8</v>
+        <v>92.73</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1250,51 +1250,51 @@
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>70</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>24039.26</v>