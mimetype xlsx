--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -799,54 +799,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.75</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -860,54 +860,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>56.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>50.64</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.82</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -921,54 +921,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>9.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>0.49</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -982,54 +982,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>7.94</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>7.93</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1134,54 +1134,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>24013.88</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>63.15</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>