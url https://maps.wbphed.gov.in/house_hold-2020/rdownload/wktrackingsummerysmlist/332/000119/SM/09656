--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,162 +89,162 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Narayanpur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Southern Sector) in Kaliachak-I Bl</t>
   </si>
   <si>
     <t>SM/09656</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Narayanpur Water Supply Scheme at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte. (Mouza- Narayanpur)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000335/2021-2022</t>
+  </si>
+  <si>
+    <t>1742/MAAD</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>23/01/2022</t>
+  </si>
+  <si>
+    <t>BEE GEE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Ramchandrapur Water Supply Scheme (Habitation- Ramnathpur) English Bazar Block under Malda Arsenic Area Water Supply Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000370/2021-2022</t>
+  </si>
+  <si>
+    <t>2007/MAAD</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Laying of 20mm dia HDPE pipe at Mouza: - Narayanpur, Mojampur, Srirampur for installation of FHTC under Narayanpur distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000303/2022-2023</t>
+  </si>
+  <si>
+    <t>2042/MAAD</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
     <t>Laying of distribution Pipe line at Shrirampur, Narayanpur for installation of FHTC under Narayanpur distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000165/2022-2023</t>
   </si>
   <si>
     <t>1178/MAAD</t>
   </si>
   <si>
     <t>13/06/2022</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
-    <t>BEE GEE CONSTRUCTION</t>
-[...58 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2022-2023</t>
   </si>
   <si>
     <t>18/07/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>10/06/2026</t>
+    <t>08/09/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -796,57 +796,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.64</v>
+        <v>56.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.53</v>
+        <v>50.64</v>
       </c>
       <c r="R3" s="4">
-        <v>97.75</v>
+        <v>89.82</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -854,182 +854,182 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>56.38</v>
+        <v>9.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>50.64</v>
+        <v>0.05</v>
       </c>
       <c r="R4" s="4">
-        <v>89.82</v>
+        <v>0.49</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>9.38</v>
+        <v>7.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.05</v>
+        <v>7.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0.49</v>
+        <v>99.87</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
-        <v>7.94</v>
+        <v>4.64</v>
       </c>
       <c r="Q6" s="4">
-        <v>7.93</v>
+        <v>4.53</v>
       </c>
       <c r="R6" s="4">
-        <v>99.87</v>
+        <v>97.75</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1106,51 +1106,51 @@
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>24013.88</v>