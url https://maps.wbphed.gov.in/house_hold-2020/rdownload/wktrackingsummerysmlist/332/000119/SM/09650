--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -149,51 +149,51 @@
   <si>
     <t>20/04/2022</t>
   </si>
   <si>
     <t>ALOK ENTERPRISE. A UNIT OF SAKET TREXIM PVT. LTD.</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>