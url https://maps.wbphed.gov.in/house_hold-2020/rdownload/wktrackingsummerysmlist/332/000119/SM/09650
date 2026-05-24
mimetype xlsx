--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -748,54 +748,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>15.28</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.2</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -809,54 +809,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>206.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>204.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.9</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -904,54 +904,54 @@
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>24145.14</v>
       </c>
       <c r="P6" s="8">
-        <v>0</v>
+        <v>219.54</v>
       </c>
       <c r="Q6" s="8">
-        <v>0</v>
+        <v>0.91</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>