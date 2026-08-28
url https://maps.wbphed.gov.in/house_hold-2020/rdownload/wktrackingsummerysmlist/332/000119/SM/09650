--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,111 +89,111 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Krishnapur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Southern Sector) in Kaliachak-III</t>
   </si>
   <si>
     <t>SM/09650</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Krishnapur Water Supply Scheme (Jagirtola, Krishnapur Chama, Bechutola, Rajutola, Guntola, Mandai, Mandaichaipara, Nashtola joenpur, Chakbahadurpur, Bintola, Sachitrapara, Kopatola, Krishnapur, Kacharitola &amp; KBS) at Kaliachak-III Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000453/2021-2022</t>
+  </si>
+  <si>
+    <t>50/MAAD</t>
+  </si>
+  <si>
+    <t>20/01/2022</t>
+  </si>
+  <si>
+    <t>20/04/2022</t>
+  </si>
+  <si>
+    <t>ALOK ENTERPRISE. A UNIT OF SAKET TREXIM PVT. LTD.</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA)at Sisa, Bhagabanpur&amp; others Allied works at Krishnapur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000120/2022-2023</t>
   </si>
   <si>
     <t>1021/MAAD</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>26/06/2022</t>
   </si>
   <si>
     <t>SUDIP DEY</t>
   </si>
   <si>
-    <t>Providing Functional household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Krishnapur Water Supply Scheme (Jagirtola, Krishnapur Chama, Bechutola, Rajutola, Guntola, Mandai, Mandaichaipara, Nashtola joenpur, Chakbahadurpur, Bintola, Sachitrapara, Kopatola, Krishnapur, Kacharitola &amp; KBS) at Kaliachak-III Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>10/06/2026</t>
+    <t>08/09/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -745,60 +745,60 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>15.28</v>
+        <v>206.62</v>
       </c>
       <c r="Q3" s="4">
-        <v>15.2</v>
+        <v>204.34</v>
       </c>
       <c r="R3" s="4">
-        <v>99.46</v>
+        <v>98.9</v>
       </c>
       <c r="S3" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
@@ -806,60 +806,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>206.62</v>
+        <v>15.28</v>
       </c>
       <c r="Q4" s="4">
-        <v>204.34</v>
+        <v>15.2</v>
       </c>
       <c r="R4" s="4">
-        <v>98.9</v>
+        <v>99.46</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -876,51 +876,51 @@
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>47</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>24145.14</v>