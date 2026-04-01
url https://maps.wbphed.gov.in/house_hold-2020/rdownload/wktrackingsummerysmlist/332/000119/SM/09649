--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -209,51 +209,51 @@
   <si>
     <t>ORD/000478/2022-2023</t>
   </si>
   <si>
     <t>615/MAAD</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>