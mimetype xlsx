--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -808,54 +808,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.81</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.79</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.74</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -869,54 +869,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>56.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>56.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -930,54 +930,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>4.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -991,54 +991,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>3.21</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1052,54 +1052,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>3.57</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.55</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.39</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1113,54 +1113,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>4.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.46</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1174,54 +1174,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>4.02</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1269,54 +1269,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>24004.47</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>80.93</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>0.34</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>