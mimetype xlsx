--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -1235,88 +1235,88 @@
       <c r="I10" s="13" t="s">
         <v>60</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P10" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>83.91</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>24004.47</v>
       </c>
       <c r="P11" s="8">
-        <v>80.93</v>
+        <v>164.83</v>
       </c>
       <c r="Q11" s="8">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>