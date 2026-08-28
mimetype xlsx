--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,174 +89,174 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Mahadipur and Bholanathpur Distribution Zone under Gour Mahadipur Arsenic Free Water Supply Scheme in English Bazar</t>
   </si>
   <si>
     <t>SM/09649</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Mahadipur &amp; Bholanathpur Distribution Zone under Gour Mahadipur Arsenic Free Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte. (Mouza- Mahadipur)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000333/2021-2022</t>
+  </si>
+  <si>
+    <t>1738/MAAD</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>23/01/2022</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
+  </si>
+  <si>
+    <t>Laying of 90 mm dia uPVC Pipe line at Mahadipur Village for installation of FHTC under Mahadipur &amp; Bholanathpur Distribution Zone under Gour Mahadipur Arsenic Free Water Supply Scheme in Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000163/2022-2023</t>
+  </si>
+  <si>
+    <t>1176/MAAD</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>Laying of 90 mm dia uPVC Pipe line at Parbatipur and Gour Mohali village for installation of FHTC under Mahadipur &amp; Bholanathpur Distribution Zone under Gour Mahadipur Arsenic Free Water Supply Scheme in Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000270/2022-2023</t>
+  </si>
+  <si>
+    <t>1872/MAAD</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>12/11/2022</t>
+  </si>
+  <si>
+    <t>Name of the Work :- Laying of 90 mm dia UPVC Pipe line at Mastarpara, Raypara of Mahadipur Village for installation of FHTC under Mahadipur &amp; Bholanathpur Distribution Zone under Gour Mahadipur Arsenic Free Water Supply Scheme in Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000217/2022-2023</t>
+  </si>
+  <si>
+    <t>1465/MAAD</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
     <t>Laying of 90 mm dia uPVC Pipe line at Khirki Village for installation of FHTC under Mahadipur &amp; Bholanathpur Distribution Zone under Gour Mahadipur Arsenic Free Water Supply Scheme in Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000164/2022-2023</t>
   </si>
   <si>
     <t>1177/MAAD</t>
   </si>
   <si>
-    <t>13/06/2022</t>
-[...59 lines deleted...]
-    <t>12/11/2022</t>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of 20mm dia HDPE pipe at Mahadipur Village for installation of FHTC under Mahadipur &amp; Bholanathpur Distribution Zone under Gour Mahadipur Arsenic Free Water Supply Scheme in Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000477/2022-2023</t>
   </si>
   <si>
     <t>614/MAAD</t>
   </si>
   <si>
     <t>31/03/2023</t>
   </si>
   <si>
     <t>15/04/2023</t>
   </si>
   <si>
     <t>Laying of 20mm dia HDPE pipe at Garh Mahali &amp; Khirki Village for installation of FHTC under Mahadipur &amp; Bholanathpur Distribution Zone under Gour Mahadipur Arsenic Free Water Supply Scheme in Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000478/2022-2023</t>
   </si>
   <si>
     <t>615/MAAD</t>
-  </si>
-[...22 lines deleted...]
-    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -805,57 +805,57 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>4.81</v>
+        <v>56.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.79</v>
+        <v>56.15</v>
       </c>
       <c r="R3" s="4">
-        <v>99.74</v>
+        <v>99.63</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -866,426 +866,426 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>56.36</v>
+        <v>4.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>56.15</v>
+        <v>4.76</v>
       </c>
       <c r="R4" s="4">
-        <v>99.63</v>
+        <v>99.04</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>4.8</v>
+        <v>3.57</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.76</v>
+        <v>3.55</v>
       </c>
       <c r="R5" s="4">
-        <v>99.04</v>
+        <v>99.39</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>3.21</v>
       </c>
       <c r="Q6" s="4">
         <v>3.2</v>
       </c>
       <c r="R6" s="4">
         <v>99.67</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
-        <v>3.57</v>
+        <v>4.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>3.55</v>
+        <v>4.79</v>
       </c>
       <c r="R7" s="4">
-        <v>99.39</v>
+        <v>99.74</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>4.46</v>
+        <v>23923.24</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.46</v>
+        <v>83.91</v>
       </c>
       <c r="R8" s="4">
-        <v>99.96</v>
+        <v>0.35</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>4.02</v>
+        <v>4.46</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.01</v>
+        <v>4.46</v>
       </c>
       <c r="R9" s="4">
         <v>99.96</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>60</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>61</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>23923.24</v>
+        <v>4.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>83.91</v>
+        <v>4.01</v>
       </c>
       <c r="R10" s="4">
-        <v>0.35</v>
+        <v>99.96</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>24004.47</v>