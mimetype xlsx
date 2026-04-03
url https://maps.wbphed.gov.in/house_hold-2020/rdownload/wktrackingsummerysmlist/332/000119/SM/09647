--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -278,51 +278,51 @@
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>