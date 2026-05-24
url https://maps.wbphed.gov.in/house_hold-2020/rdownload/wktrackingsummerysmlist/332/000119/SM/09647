--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -877,54 +877,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>56.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>24.8</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>43.99</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -938,54 +938,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>53.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>36.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>68.62</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,54 +999,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.72</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1060,54 +1060,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>4.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1119,54 +1119,54 @@
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>4.5</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>46.65</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1180,54 +1180,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>76.47</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>73.06</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.55</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1241,54 +1241,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>27.81</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>23.04</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>82.84</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1302,54 +1302,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P10" s="4">
         <v>70</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.35</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>34.79</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1363,54 +1363,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P11" s="4">
         <v>1.64</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.64</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1424,54 +1424,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
         <v>7.28</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.27</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.9</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1576,54 +1576,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>24233.38</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>202.35</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>0.84</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>