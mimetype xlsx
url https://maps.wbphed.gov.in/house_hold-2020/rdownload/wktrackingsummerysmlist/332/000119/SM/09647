--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,74 +89,131 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Bamangram Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Southern Sector) in Kaliachak-I Blo</t>
   </si>
   <si>
     <t>SM/09647</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Placing of diesel driven Car on hire basis for the official use of the Assistant Engineer-I, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 01.01.2022 to 31.12.2022)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000567/2021-2022</t>
+  </si>
+  <si>
+    <t>2041/MAAD</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Bamangram Water Supply Scheme at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte. (Mouza- Jalalpur)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000331/2021-2022</t>
   </si>
   <si>
     <t>1743/MAAD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>23/01/2022</t>
   </si>
   <si>
     <t>BEE GEE CONSTRUCTION</t>
   </si>
   <si>
+    <t>ORD/000565/2021-2022</t>
+  </si>
+  <si>
+    <t>24/12/2021</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Bamangram Water Supply Scheme (Mouza- Mokshedpur, Sayedpur) at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000042/2022-2023</t>
+  </si>
+  <si>
+    <t>818/MAAD</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Bamangram Water Supply Scheme (Mouza- Natibpur, Purba Chandpur) at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000043/2022-2023</t>
+  </si>
+  <si>
+    <t>819/MAAD</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>M/S PRATIMA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Bamangram Water Supply Scheme (Mouza- Selimpur, Uttar Roypur) at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000114/2022-2023</t>
   </si>
   <si>
     <t>1016/MAAD</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>11/07/2022</t>
   </si>
   <si>
     <t>NEOGI ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of 90 mm dia UPVC Pipe line at Tatipara for installation of FHTC under Bamongram Distribution Zone of Southern Sector under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000201/2022-2023</t>
   </si>
   <si>
     <t>1449/MAAD</t>
@@ -164,165 +221,108 @@
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>SURAJIT MANDAL</t>
   </si>
   <si>
     <t>Laying of 75 mm dia uPVC Pipe line at Jhabri Tola, Tati Para, Colony &amp; Chatra Para for installation of FHTC under Bamongram distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000162/2022-2023</t>
   </si>
   <si>
     <t>1175/MAAD</t>
   </si>
   <si>
     <t>13/06/2022</t>
   </si>
   <si>
     <t>28/07/2022</t>
   </si>
   <si>
-    <t>Placing of diesel driven Car on hire basis for the official use of the Assistant Engineer-I, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 01.01.2022 to 31.12.2022)</t>
-[...53 lines deleted...]
-    <t>24/12/2021</t>
+    <t>Laying of 20mm dia HDPE pipe at Mouza: - Jalalpur, Purba Chandpur, Selimpur, Uttar Raypur for installation of FHTC under Bamangram distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000302/2022-2023</t>
+  </si>
+  <si>
+    <t>2034/MAAD</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
   </si>
   <si>
     <t>Laying of 90 mm dia UPVC Pipe line at Jhabritola, Khariyadoba for installation of FHTC under Bamongram Distribution Zone of Southern Sector under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000202/2022-2023</t>
   </si>
   <si>
     <t>1450/MAAD</t>
   </si>
   <si>
-    <t>Laying of 20mm dia HDPE pipe at Mouza: - Jalalpur, Purba Chandpur, Selimpur, Uttar Raypur for installation of FHTC under Bamangram distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
-[...13 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2022-2023</t>
   </si>
   <si>
     <t>1703/MAAD</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>10/06/2026</t>
+    <t>08/09/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -855,623 +855,623 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>56.38</v>
+        <v>4.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>24.8</v>
+        <v>2.1</v>
       </c>
       <c r="R3" s="4">
-        <v>43.99</v>
+        <v>46.65</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>53.8</v>
+        <v>56.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>36.92</v>
+        <v>24.8</v>
       </c>
       <c r="R4" s="4">
-        <v>68.62</v>
+        <v>43.99</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="P5" s="4">
-        <v>4.37</v>
+        <v>70</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.36</v>
+        <v>24.35</v>
       </c>
       <c r="R5" s="4">
-        <v>99.72</v>
+        <v>34.79</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P6" s="4">
-        <v>4.82</v>
+        <v>76.47</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.82</v>
+        <v>73.06</v>
       </c>
       <c r="R6" s="4">
-        <v>99.94</v>
+        <v>95.55</v>
       </c>
       <c r="S6" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="J7" s="13"/>
-[...14 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.5</v>
+        <v>27.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.1</v>
+        <v>23.04</v>
       </c>
       <c r="R7" s="4">
-        <v>46.65</v>
+        <v>82.84</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>76.47</v>
+        <v>53.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>73.06</v>
+        <v>36.92</v>
       </c>
       <c r="R8" s="4">
-        <v>95.55</v>
+        <v>68.62</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>27.81</v>
+        <v>4.37</v>
       </c>
       <c r="Q9" s="4">
-        <v>23.04</v>
+        <v>4.36</v>
       </c>
       <c r="R9" s="4">
-        <v>82.84</v>
+        <v>99.72</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>70</v>
+        <v>4.82</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.35</v>
+        <v>4.82</v>
       </c>
       <c r="R10" s="4">
-        <v>34.79</v>
+        <v>99.94</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>1.64</v>
+        <v>7.28</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.64</v>
+        <v>7.27</v>
       </c>
       <c r="R11" s="4">
-        <v>99.93</v>
+        <v>99.9</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>61</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>62</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="P12" s="4">
-        <v>7.28</v>
+        <v>1.64</v>
       </c>
       <c r="Q12" s="4">
-        <v>7.27</v>
+        <v>1.64</v>
       </c>
       <c r="R12" s="4">
-        <v>99.9</v>
+        <v>99.93</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1548,51 +1548,51 @@
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P14" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>24233.38</v>