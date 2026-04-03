--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -278,51 +278,51 @@
   <si>
     <t>1340/MAAD</t>
   </si>
   <si>
     <t>18/07/2022</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>