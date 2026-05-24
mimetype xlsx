--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -877,54 +877,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.71</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.69</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.67</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -938,54 +938,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>4.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>4.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -999,54 +999,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>4.74</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.61</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1060,54 +1060,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>21.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>21.44</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1121,54 +1121,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>4.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.02</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1182,54 +1182,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>4.81</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.8</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.93</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1243,54 +1243,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>75.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>74.82</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.05</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1302,54 +1302,54 @@
         <v>57</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P10" s="4">
         <v>3.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>63.86</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1363,54 +1363,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>128.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>128.21</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.76</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1424,54 +1424,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
         <v>4.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.38</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.64</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1485,54 +1485,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>4</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1694,54 +1694,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>24229.54</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>258.2</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>1.07</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>