--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,240 +89,240 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Bholaichak Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Southern Sector) in Kaliachak-III</t>
   </si>
   <si>
     <t>SM/09646</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Placing of diesel driven Car on hire basis for official use of the Assistant Engineer-II, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 01.01.2022 to 31.12.2022)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000566/2021-2022</t>
+  </si>
+  <si>
+    <t>2042/MAAD</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS</t>
+  </si>
+  <si>
+    <t>Formal work order for Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Bholaichak Water Supply Scheme (Bholaichak, Pakakot, Chakdomai, Sahabajpur Sailapur, Golapganj, Larchak, Chaklalu, Fatepur) at Kaliachak-III Block under Malda Arsenic Area Water Supply Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-III</t>
+  </si>
+  <si>
+    <t>ORD/000378/2021-2022</t>
+  </si>
+  <si>
+    <t>1994/MAAD</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>27/03/2022</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA)at Balutola,Akandabaria,Charkatola,Pakakot,Umakanta,Nowda,Ramnagar,Domaichak ,Naldahari&amp;Choyantola under command area of Bholaichak Water Supply Scheme Kaliachak-III Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000052/2022-2023</t>
+  </si>
+  <si>
+    <t>826/MAAD</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>27/06/2022</t>
+  </si>
+  <si>
+    <t>Laying of UPVC pipe line 110mm,90mm&amp;75mm dia at Bholaichak Raghunathtola, Domaichak Nayatola, Natun Shiv mandir para, Sahabajpur Budhamore, Sahabajpur Ghosh para,horismandal para balufaranad Sardaha &amp; others Allied works at Bholaichak W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000053/2022-2023</t>
+  </si>
+  <si>
+    <t>827/MAAD</t>
+  </si>
+  <si>
+    <t>12/06/2022</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe 20mm dia at Bahirbona,Milik sultanpur under Bholaichak water supply Zone of southern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000060/2022-2023</t>
+  </si>
+  <si>
+    <t>912/MAAD</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe 20mm dia at Fetepur Chaipara,Nowda under Bholaichak water supply Zone of southern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000062/2022-2023</t>
+  </si>
+  <si>
+    <t>914/MAAD</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe 20mm dia at Ragunath Tola,Attaramtola&amp; Ramdhantola under Bholaichak water supply Zone of southern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000257/2022-2023</t>
+  </si>
+  <si>
+    <t>1835MAAD</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>27/10/2022</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe 20mm dia at Balufara,Banstola &amp; Charkatola under Bholaichak water supply Zone of southern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000256/2022-2023</t>
+  </si>
+  <si>
+    <t>1834MAAD</t>
+  </si>
+  <si>
     <t>Laying of HDPE pipe 20mm dia at Akandabaria, Chakdomai &amp; Umakantatola under Bholaichak water supply Zone of southern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000059/2022-2023</t>
   </si>
   <si>
     <t>911/MAAD</t>
   </si>
   <si>
-    <t>10/05/2022</t>
-[...16 lines deleted...]
-  <si>
     <t>Laying of HDPE pipe 20mm dia at Suknagar,Fatepur under Bholaichak water supply Zone of southern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000061/2022-2023</t>
   </si>
   <si>
     <t>913/MAAD</t>
   </si>
   <si>
-    <t>Laying of UPVC pipe line 110mm,90mm&amp;75mm dia at Bholaichak Raghunathtola, Domaichak Nayatola, Natun Shiv mandir para, Sahabajpur Budhamore, Sahabajpur Ghosh para,horismandal para balufaranad Sardaha &amp; others Allied works at Bholaichak W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
-[...85 lines deleted...]
-  <si>
     <t>Laying of HDPE pipe 20mm dia at balutola,Kazichak &amp; Srinibashpur under Bholaichak water supply Zone of southern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000255/2022-2023</t>
   </si>
   <si>
     <t>1833/MAAD</t>
   </si>
   <si>
-    <t>Laying of HDPE pipe 20mm dia at Balufara,Banstola &amp; Charkatola under Bholaichak water supply Zone of southern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
-[...7 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2021-2022</t>
   </si>
   <si>
     <t>195/MAAD</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000008/2022-2023</t>
   </si>
   <si>
     <t>1340/MAAD</t>
   </si>
   <si>
     <t>18/07/2022</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>10/06/2026</t>
+    <t>08/09/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -855,684 +855,684 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>4.71</v>
+        <v>3.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.69</v>
+        <v>2.46</v>
       </c>
       <c r="R3" s="4">
-        <v>99.67</v>
+        <v>63.86</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>4.67</v>
+        <v>128.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>4.66</v>
+        <v>128.21</v>
       </c>
       <c r="R4" s="4">
-        <v>99.78</v>
+        <v>99.76</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.74</v>
+        <v>75.53</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.72</v>
+        <v>74.82</v>
       </c>
       <c r="R5" s="4">
-        <v>99.61</v>
+        <v>99.05</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
         <v>21.46</v>
       </c>
       <c r="Q6" s="4">
         <v>21.44</v>
       </c>
       <c r="R6" s="4">
         <v>99.91</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>4.04</v>
+        <v>4.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.02</v>
+        <v>4.66</v>
       </c>
       <c r="R7" s="4">
-        <v>99.66</v>
+        <v>99.78</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
         <v>4.81</v>
       </c>
       <c r="Q8" s="4">
         <v>4.8</v>
       </c>
       <c r="R8" s="4">
         <v>99.93</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P9" s="4">
-        <v>75.53</v>
+        <v>4.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>74.82</v>
+        <v>4.02</v>
       </c>
       <c r="R9" s="4">
-        <v>99.05</v>
+        <v>99.66</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J10" s="13"/>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
-        <v>3.85</v>
+        <v>4</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.46</v>
+        <v>3.99</v>
       </c>
       <c r="R10" s="4">
-        <v>63.86</v>
+        <v>99.77</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>66</v>
+        <v>52</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>128.52</v>
+        <v>4.71</v>
       </c>
       <c r="Q11" s="4">
-        <v>128.21</v>
+        <v>4.69</v>
       </c>
       <c r="R11" s="4">
-        <v>99.76</v>
+        <v>99.67</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P12" s="4">
-        <v>4.4</v>
+        <v>4.74</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.38</v>
+        <v>4.72</v>
       </c>
       <c r="R12" s="4">
-        <v>99.64</v>
+        <v>99.61</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P13" s="4">
-        <v>4</v>
+        <v>4.4</v>
       </c>
       <c r="Q13" s="4">
-        <v>3.99</v>
+        <v>4.38</v>
       </c>
       <c r="R13" s="4">
-        <v>99.77</v>
+        <v>99.64</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1666,51 +1666,51 @@
       <c r="K16" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P16" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>24229.54</v>