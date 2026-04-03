--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -269,51 +269,51 @@
   <si>
     <t>1699/MAAD21</t>
   </si>
   <si>
     <t>21/09/2022</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>