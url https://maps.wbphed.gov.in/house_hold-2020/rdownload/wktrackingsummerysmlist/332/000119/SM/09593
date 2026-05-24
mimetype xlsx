--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -868,54 +868,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>44.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>44.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -929,54 +929,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>82.93</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>77.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.29</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -990,54 +990,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>3.89</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.88</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.95</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1051,54 +1051,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>4.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1112,54 +1112,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>4.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1173,54 +1173,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>3.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.76</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1234,54 +1234,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P9" s="4">
         <v>18.91</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>17.19</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>90.87</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1295,54 +1295,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P10" s="4">
         <v>7.8</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>7.8</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1561,54 +1561,54 @@
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>24179.9</v>
       </c>
       <c r="P15" s="8">
-        <v>0</v>
+        <v>164.35</v>
       </c>
       <c r="Q15" s="8">
-        <v>0</v>
+        <v>0.68</v>
       </c>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>