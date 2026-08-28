--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,210 +113,210 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Baliadanga Water Supply Scheme at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte. (Mouza- Baliadanga)</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000330/2021-2022</t>
   </si>
   <si>
     <t>1733/MAAD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>23/01/2022</t>
   </si>
   <si>
     <t>M/S MOON LIGHT CONSTRUCTION &amp; CO.</t>
   </si>
   <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000003/2021-2022</t>
+  </si>
+  <si>
+    <t>1789/MAAD</t>
+  </si>
+  <si>
+    <t>26/11/2021</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying of 75 mm dia uPVC Pipe line at Sonar Para, Thana Para, Namopara, Harkatola &amp; Maksod Tola for installation of FHTC under Baliadanga distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000159/2022-2023</t>
+  </si>
+  <si>
+    <t>1172/MAAD</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>Laying of 90 mm dia uPVC Pipe line at Hajinagar, Meheruddin Munsi Tola &amp; Saifuddin Sardar Tola for installation of FHTC under Baliadanga distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2022-2023</t>
+  </si>
+  <si>
+    <t>1173/MAAD</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Baliadanga Water Supply Scheme (Mouza- Silampur, Maheshpur) at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000113/2022-2023</t>
   </si>
   <si>
     <t>1015/MAAD</t>
   </si>
   <si>
     <t>12/05/2022</t>
   </si>
   <si>
     <t>11/07/2022</t>
   </si>
   <si>
     <t>M/S ALISA CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Baliadanga Water Supply Scheme (Mouza- Kaliachak, Habitation- Puratun Babur Hat) at Kaliachak-I Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000253/2022-2023</t>
+  </si>
+  <si>
+    <t>1831MAAD</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
+  </si>
+  <si>
+    <t>THREE BROTHERS CONSTRUCTION &amp; CO.</t>
+  </si>
+  <si>
     <t>Laying of 20mm dia HDPE pipe at Mouza: -Baliadanga, Khaschandpur, Silampur Habitations: - Baliadanga, Gharialichak, Kaliachak, Alipur, Kalikapur for installation of FHTC under Baliadanga distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000197/2022-2023</t>
   </si>
   <si>
     <t>1448/MAAD</t>
   </si>
   <si>
     <t>29/07/2022</t>
   </si>
   <si>
     <t>28/08/2022</t>
   </si>
   <si>
-    <t>Laying of 90 mm dia uPVC Pipe line at Hajinagar, Meheruddin Munsi Tola &amp; Saifuddin Sardar Tola for installation of FHTC under Baliadanga distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
-[...38 lines deleted...]
-    <t>THREE BROTHERS CONSTRUCTION &amp; CO.</t>
+    <t>RTOR000002/2022-2023</t>
+  </si>
+  <si>
+    <t>1334/MAAD</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>RTOR000009/2022-2023</t>
+  </si>
+  <si>
+    <t>1699/MAAD21</t>
+  </si>
+  <si>
+    <t>21/09/2022</t>
+  </si>
+  <si>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of 200 mm, 90 mm dia UPVC Pipe line and Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Rishi Para, Ghosh Para under Baliadanga distribution Zone of Southern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000424/2022-2023</t>
   </si>
   <si>
     <t>321/MAAD</t>
   </si>
   <si>
     <t>21/02/2023</t>
   </si>
   <si>
     <t>22/04/2023</t>
   </si>
   <si>
     <t>Laying of 20mm dia HDPE pipe at Nayagram, Silampur &amp; Bahanna Bigha for installation of FHTC under Baliadanga distribution Zone of Southern Sector under Malda Arsenic Area W/S Division, PHE Dte</t>
   </si>
   <si>
     <t>ORD/000030/2023-2024</t>
   </si>
   <si>
     <t>881/MAAD</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
     <t>10/06/2023</t>
-  </si>
-[...55 lines deleted...]
-    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -904,262 +904,258 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>82.93</v>
+        <v>66.42</v>
       </c>
       <c r="Q4" s="4">
-        <v>77.37</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>93.29</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>3.89</v>
+        <v>4.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.88</v>
+        <v>4.73</v>
       </c>
       <c r="R5" s="4">
-        <v>99.95</v>
+        <v>99.28</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>4.82</v>
       </c>
       <c r="Q6" s="4">
         <v>4.81</v>
       </c>
       <c r="R6" s="4">
         <v>99.81</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.76</v>
+        <v>82.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.73</v>
+        <v>77.37</v>
       </c>
       <c r="R7" s="4">
-        <v>99.28</v>
+        <v>93.29</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1228,356 +1224,360 @@
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>18.91</v>
+        <v>3.89</v>
       </c>
       <c r="Q9" s="4">
-        <v>17.19</v>
+        <v>3.88</v>
       </c>
       <c r="R9" s="4">
-        <v>90.87</v>
+        <v>99.95</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="M10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="P10" s="4">
-        <v>7.8</v>
+        <v>12.3</v>
       </c>
       <c r="Q10" s="4">
-        <v>7.8</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.97</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="P11" s="4">
-        <v>66.42</v>
+        <v>6.05</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>71</v>
+      </c>
       <c r="K12" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P12" s="4">
-        <v>12.3</v>
+        <v>23923.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="P13" s="4">
-        <v>6.05</v>
+        <v>18.91</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>17.19</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>90.87</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>80</v>
+        <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="P14" s="4">
-        <v>23923.24</v>
+        <v>7.8</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>7.8</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S14" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
       <c r="O15" s="8">
         <v>24179.9</v>