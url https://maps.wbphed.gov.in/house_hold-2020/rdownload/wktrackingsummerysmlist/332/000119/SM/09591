--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -251,51 +251,51 @@
   <si>
     <t>ORD/000272/2022-2023</t>
   </si>
   <si>
     <t>1873/MAAD</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>