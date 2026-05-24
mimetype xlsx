--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -850,54 +850,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>24.33</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.35</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>95.98</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -911,54 +911,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>3.03</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -972,54 +972,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>36.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>34.71</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>94.73</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1033,54 +1033,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>4.84</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.48</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.55</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1094,54 +1094,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P7" s="4">
         <v>4.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1155,54 +1155,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P8" s="4">
         <v>3.93</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.77</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.76</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1216,54 +1216,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>61</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P9" s="4">
         <v>3.53</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.44</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>97.7</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1277,54 +1277,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>4.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.41</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>92.36</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1338,54 +1338,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
         <v>2.66</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.38</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>89.7</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1433,54 +1433,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>24011.79</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>84.4</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>0.35</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>