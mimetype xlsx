--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -113,189 +113,189 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Enayetpur Water Supply Scheme( Enayetpur mouza) at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-I</t>
   </si>
   <si>
     <t>ORD/000354/2021-2022</t>
   </si>
   <si>
     <t>1757/MAAD</t>
   </si>
   <si>
     <t>24/11/2021</t>
   </si>
   <si>
     <t>08/01/2022</t>
   </si>
   <si>
     <t>A. B. CONSTRUCTION</t>
   </si>
   <si>
+    <t>Repairing of pipe line by laying of UPVC pipeline at Miragram Mouza for installation of FHTC at Enayetpur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000157/2022-2023</t>
+  </si>
+  <si>
+    <t>1170/MAAD</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>28/07/2022</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Laying of HDPE pipe 20mm dia at Enayetpur Mouza for installation of FHTC under Enayetpur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000530/2021-2022</t>
   </si>
   <si>
     <t>361/MAAD</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at Salabadganj Paschim Para under Enayetpur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000200/2022-2023</t>
+  </si>
+  <si>
+    <t>1477/MAAD</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>M/S. AYUSH BUILDERS</t>
+  </si>
+  <si>
+    <t>Laying of 63 mm dia UPVC Pipe and 20 mm dia HDPE pipe and other allied works at Miragram for installation of House Connection under Enayetpur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000268/2022-2023</t>
+  </si>
+  <si>
+    <t>1870/MAAD</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>12/11/2022</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area (Mouza Enayetpur part, Miragram) &amp; others Allied works at Enayetpur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000051/2022-2023</t>
   </si>
   <si>
     <t>825/MAAD</t>
   </si>
   <si>
     <t>28/04/2022</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
-    <t>GOBINDA ENTERPRISE</t>
+    <t>Laying of 90 mm dia UPVC Pipeline and other allied works at Salabadganj for installation of House Connection under Enayetpur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000272/2022-2023</t>
+  </si>
+  <si>
+    <t>1873/MAAD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Bakipur (Laddutola) under Enayetpur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000223/2022-2023</t>
   </si>
   <si>
     <t>1473/MAAD</t>
   </si>
   <si>
-    <t>29/07/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>ABHIJIT ENTERPRISE</t>
   </si>
   <si>
-    <t>Repairing of pipe line by laying of UPVC pipeline at Miragram Mouza for installation of FHTC at Enayetpur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
-[...28 lines deleted...]
-  <si>
     <t>Laying UPVC pipe and installation of Street Stand post at Sekhpura purbapara under Enayetpur W/S Distribution Zone of Malda Arsenic Area Water Supply Division, PHE Dte, Malda.</t>
   </si>
   <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000046/2023-2024</t>
   </si>
   <si>
     <t>945/MAAD</t>
   </si>
   <si>
     <t>23/05/2023</t>
   </si>
   <si>
     <t>07/07/2023</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at Salabadganj Paschim Para under Enayetpur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
-[...19 lines deleted...]
-  <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>10/06/2026</t>
+    <t>08/09/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -905,121 +905,121 @@
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>3.03</v>
+        <v>4.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.03</v>
+        <v>4.82</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>99.94</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>36.64</v>
+        <v>3.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>34.71</v>
+        <v>3.03</v>
       </c>
       <c r="R5" s="4">
-        <v>94.73</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1030,57 +1030,57 @@
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.84</v>
+        <v>4.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.48</v>
+        <v>4.41</v>
       </c>
       <c r="R6" s="4">
-        <v>92.55</v>
+        <v>92.36</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1088,60 +1088,60 @@
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>4.82</v>
+        <v>3.93</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.82</v>
+        <v>3.77</v>
       </c>
       <c r="R7" s="4">
-        <v>99.94</v>
+        <v>95.76</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1149,246 +1149,246 @@
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>3.93</v>
+        <v>36.64</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.77</v>
+        <v>34.71</v>
       </c>
       <c r="R8" s="4">
-        <v>95.76</v>
+        <v>94.73</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>3.53</v>
+        <v>2.66</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.44</v>
+        <v>2.38</v>
       </c>
       <c r="R9" s="4">
-        <v>97.7</v>
+        <v>89.7</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="P10" s="4">
-        <v>4.77</v>
+        <v>4.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.41</v>
+        <v>4.48</v>
       </c>
       <c r="R10" s="4">
-        <v>92.36</v>
+        <v>92.55</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
-        <v>2.66</v>
+        <v>3.53</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.38</v>
+        <v>3.44</v>
       </c>
       <c r="R11" s="4">
-        <v>89.7</v>
+        <v>97.7</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
@@ -1405,51 +1405,51 @@
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="P12" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>24011.79</v>