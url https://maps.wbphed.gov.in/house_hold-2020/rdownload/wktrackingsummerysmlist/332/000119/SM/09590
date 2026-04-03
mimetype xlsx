--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -341,51 +341,51 @@
   <si>
     <t>29/12/2022</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>