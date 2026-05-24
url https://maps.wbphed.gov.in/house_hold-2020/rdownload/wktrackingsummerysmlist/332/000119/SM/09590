--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -940,54 +940,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.26</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>0.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100.51</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1001,54 +1001,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>0.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.58</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1062,54 +1062,54 @@
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>45.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>44.65</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.2</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1123,54 +1123,54 @@
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P6" s="4">
         <v>4.74</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.61</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.17</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1184,54 +1184,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>2.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>1.36</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>63.1</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1245,54 +1245,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>2.62</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>16.97</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1306,54 +1306,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P9" s="4">
         <v>25.23</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.32</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>1.25</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1424,54 +1424,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
         <v>9.38</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>7.9</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1485,54 +1485,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P12" s="4">
         <v>4.25</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.25</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.81</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1546,54 +1546,54 @@
       <c r="I13" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>4.44</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>4.42</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.73</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1607,54 +1607,54 @@
       <c r="I14" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>4.86</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1668,54 +1668,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="4">
         <v>21.24</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>21.13</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1729,54 +1729,54 @@
       <c r="I16" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>39</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P16" s="4">
         <v>3.85</v>
       </c>
       <c r="Q16" s="4">
-        <v>0</v>
+        <v>3.84</v>
       </c>
       <c r="R16" s="4">
-        <v>0</v>
+        <v>99.79</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
@@ -1786,54 +1786,54 @@
       </c>
       <c r="H17" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="P17" s="4">
         <v>1.73</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>1.64</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>95.01</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
@@ -1881,54 +1881,54 @@
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>24054.09</v>
       </c>
       <c r="P19" s="8">
-        <v>0</v>
+        <v>93.08</v>
       </c>
       <c r="Q19" s="8">
-        <v>0</v>
+        <v>0.39</v>
       </c>
       <c r="R19" s="8"/>
       <c r="S19" s="8"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>