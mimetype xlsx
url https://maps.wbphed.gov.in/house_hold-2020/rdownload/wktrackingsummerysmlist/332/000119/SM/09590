--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,306 +89,306 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Jot Gopalkagmari Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Northern Sector) in Kaliacha</t>
   </si>
   <si>
     <t>SM/09590</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of RAMCHANDRAPUR Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000130/2020-2021</t>
+  </si>
+  <si>
+    <t>1066/MAAD</t>
+  </si>
+  <si>
+    <t>14/10/2020</t>
+  </si>
+  <si>
+    <t>13/11/2020</t>
+  </si>
+  <si>
+    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Collection of House Hold Details at prescribed format in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Sahajalalpur Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000253/2020-2021</t>
   </si>
   <si>
     <t>90/MAAD</t>
   </si>
   <si>
     <t>15/01/2021</t>
   </si>
   <si>
     <t>14/02/2021</t>
   </si>
   <si>
-    <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Ramchandrapur Water Supply Scheme (Habitation- Ramnathpur) English Bazar Block under Malda Arsenic Area Water Supply Division, P.H.E Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000370/2021-2022</t>
+  </si>
+  <si>
+    <t>2007/MAAD</t>
+  </si>
+  <si>
+    <t>28/12/2021</t>
+  </si>
+  <si>
+    <t>11/02/2022</t>
+  </si>
+  <si>
+    <t>Placing of diesel driven Car on hire basis for official use of the Assistant Engineer-I, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000292/2021-2022</t>
+  </si>
+  <si>
+    <t>1339/MAAD</t>
+  </si>
+  <si>
+    <t>14/09/2021</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
+  </si>
+  <si>
+    <t>Collection of House Hold Details at prescribed format in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Uttar Nazirpur, Arapur, Phulbaria, Baro Phulbari Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000249/2020-2021</t>
+  </si>
+  <si>
+    <t>86/MAAD</t>
+  </si>
+  <si>
+    <t>DHRITIPALI</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Jote-Gopal Kagmari Water Supply Scheme at Kaliachak-II Block under Malda Arsenic Area Water Supply Division, PHE Dte. (Mouza- JoteGopalkagmari)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-II</t>
+  </si>
+  <si>
+    <t>ORD/000332/2021-2022</t>
+  </si>
+  <si>
+    <t>1744/MAAD</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>23/01/2022</t>
   </si>
   <si>
     <t>Collection of House Hold Details at prescribed format in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Dakshin Chandipur,Ramchandrapur Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000254/2020-2021</t>
   </si>
   <si>
     <t>91/MAAD</t>
   </si>
   <si>
     <t>M/S. NAYAMEE ENGINEERING &amp; CONSTRUCTIONS</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Jote-Gopal Kagmari Water Supply Scheme at Kaliachak-II Block under Malda Arsenic Area Water Supply Division, PHE Dte. (Mouza- JoteGopalkagmari)</t>
-[...17 lines deleted...]
-    <t>23/01/2022</t>
+    <t>Placing of diesel driven Car on hire basis for official use of the Assistant Engineer-II, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 01.01.2022 to 31.12.2022)</t>
+  </si>
+  <si>
+    <t>ORD/000386/2021-2022</t>
+  </si>
+  <si>
+    <t>2042MAAD</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>29/12/2022</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS</t>
+  </si>
+  <si>
+    <t>Laying of 20mm dia HDPE pipe at Mouza: - Ail Para, Dharampur, Jot Daman, Jote Gopal Kagmari, Habitations: - Ail Para, Dharampur, Jote Daman, Jote Mansa for installation of FHTC under Jote Gopal Kagmari distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000213/2022-2023</t>
+  </si>
+  <si>
+    <t>1461/MAAD</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>28/08/2022</t>
+  </si>
+  <si>
+    <t>Topographical and Hydrograpic Survey for Malda Arsenic Area Water Supply Scheme ( Northern Sector) at Sankaritolaghat, Manikchak under Malda Arsenic Area Water Supply Division, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000116/2022-2023</t>
+  </si>
+  <si>
+    <t>693/MAAD</t>
+  </si>
+  <si>
+    <t>12/04/2022</t>
+  </si>
+  <si>
+    <t>02/05/2022</t>
+  </si>
+  <si>
+    <t>INTAKE SURVEY ENGINEERING CONSORTIUM</t>
+  </si>
+  <si>
+    <t>Laying of 20mm dia HDPE pipe at Mouza: - Jote Daman, Habitations: - Chhabil Para for installation of FHTC under Jote Gopal Kagmari distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2022-2023</t>
+  </si>
+  <si>
+    <t>1462/MAAD</t>
+  </si>
+  <si>
+    <t>Laying of 110mm dia UPVC Pipeline at Ailpara, Supply of different dia DI Specials &amp; other allied works under JoteGopalKagmari distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000323/2022-2023</t>
+  </si>
+  <si>
+    <t>2245/MAAD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>05/02/2023</t>
   </si>
   <si>
     <t>Laying of UPVC Pipe line at Jote Daman &amp; Chabilpara Village for installation of FHTC under Jote-Gopal Kagmari distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000466/2021-2022</t>
   </si>
   <si>
     <t>70/MAAD</t>
   </si>
   <si>
     <t>21/01/2022</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
-    <t>Topographical and Hydrograpic Survey for Malda Arsenic Area Water Supply Scheme ( Northern Sector) at Sankaritolaghat, Manikchak under Malda Arsenic Area Water Supply Division, P.H.E. Dte.</t>
-[...79 lines deleted...]
-  <si>
     <t>Laying of 20mm dia HDPE pipe at Mouza: - Jote Gopal Kagmari, Meharapur Habitations: - Krishnapur, Pathanpara, Natunpara for installation of FHTC under Jote Gopal Kagmari distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>ORD/000212/2022-2023</t>
   </si>
   <si>
     <t>1460/MAAD</t>
   </si>
   <si>
-    <t>29/07/2022</t>
-[...26 lines deleted...]
-    <t>05/02/2023</t>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Laying of 160mm dia distribution Pipeline and repairing of Existing Household Tap Connection in connection with Jal Jeevan Mission (JJM) from Jote Daman Academic School to Rathbari Bazar under Jote Gopal Kagmari distribution Zone under Malda Arsenic Area W/S Division, P.H.E.Dte. In the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000444/2022-2023</t>
   </si>
   <si>
     <t>398/MAAD</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
-  </si>
-[...49 lines deleted...]
-    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -937,967 +937,967 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.26</v>
+        <v>25.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="R3" s="4">
-        <v>100.51</v>
+        <v>1.25</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>0.58</v>
+        <v>0.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.58</v>
+        <v>0.26</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>100.51</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>45.01</v>
+        <v>9.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>44.65</v>
+        <v>0.74</v>
       </c>
       <c r="R5" s="4">
-        <v>99.2</v>
+        <v>7.9</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>4.74</v>
+        <v>0.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.61</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>97.17</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>2.15</v>
+        <v>2.62</v>
       </c>
       <c r="Q7" s="4">
-        <v>1.36</v>
+        <v>0.44</v>
       </c>
       <c r="R7" s="4">
-        <v>63.1</v>
+        <v>16.97</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>31</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>2.62</v>
+        <v>45.01</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.44</v>
+        <v>44.65</v>
       </c>
       <c r="R8" s="4">
-        <v>16.97</v>
+        <v>99.2</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>25.23</v>
+        <v>0.58</v>
       </c>
       <c r="Q9" s="4">
-        <v>0.32</v>
+        <v>0.58</v>
       </c>
       <c r="R9" s="4">
-        <v>1.25</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.52</v>
+        <v>1.73</v>
       </c>
       <c r="Q10" s="4">
+        <v>1.64</v>
+      </c>
+      <c r="R10" s="4">
+        <v>95.01</v>
+      </c>
+      <c r="S10" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>9.38</v>
+        <v>4.44</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.74</v>
+        <v>4.42</v>
       </c>
       <c r="R11" s="4">
-        <v>7.9</v>
+        <v>99.73</v>
       </c>
       <c r="S11" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>4.25</v>
+        <v>2.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.25</v>
+        <v>1.36</v>
       </c>
       <c r="R12" s="4">
-        <v>99.81</v>
+        <v>63.1</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>4.44</v>
+        <v>3.85</v>
       </c>
       <c r="Q13" s="4">
-        <v>4.42</v>
+        <v>3.84</v>
       </c>
       <c r="R13" s="4">
-        <v>99.73</v>
+        <v>99.79</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P14" s="4">
         <v>4.86</v>
       </c>
       <c r="Q14" s="4">
         <v>4.84</v>
       </c>
       <c r="R14" s="4">
         <v>99.63</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P15" s="4">
-        <v>21.24</v>
+        <v>4.74</v>
       </c>
       <c r="Q15" s="4">
-        <v>21.13</v>
+        <v>4.61</v>
       </c>
       <c r="R15" s="4">
-        <v>99.48</v>
+        <v>97.17</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P16" s="4">
-        <v>3.85</v>
+        <v>4.25</v>
       </c>
       <c r="Q16" s="4">
-        <v>3.84</v>
+        <v>4.25</v>
       </c>
       <c r="R16" s="4">
-        <v>99.79</v>
+        <v>99.81</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-      <c r="J17" s="13"/>
+        <v>98</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>100</v>
+      </c>
       <c r="K17" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="P17" s="4">
-        <v>1.73</v>
+        <v>23923.24</v>
       </c>
       <c r="Q17" s="4">
-        <v>1.64</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>95.01</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>105</v>
+        <v>55</v>
       </c>
       <c r="K18" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="P18" s="4">
-        <v>23923.24</v>
+        <v>21.24</v>
       </c>
       <c r="Q18" s="4">
-        <v>0</v>
+        <v>21.13</v>
       </c>
       <c r="R18" s="4">
-        <v>0</v>
+        <v>99.48</v>
       </c>
       <c r="S18" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>24054.09</v>