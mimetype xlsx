--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -308,51 +308,51 @@
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>