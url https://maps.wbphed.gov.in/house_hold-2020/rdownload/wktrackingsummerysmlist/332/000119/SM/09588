--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -907,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>59.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>59.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.94</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -968,54 +968,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>33.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>33.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.34</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1029,54 +1029,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>14.88</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.06</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>67.63</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1090,54 +1090,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>6.78</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>6.74</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.45</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1151,54 +1151,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P7" s="4">
         <v>4.82</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>4.81</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1212,54 +1212,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>3.26</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.26</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1273,54 +1273,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P9" s="4">
         <v>66.96</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>56.67</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.63</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1334,54 +1334,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>36.86</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>35.97</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>97.59</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1395,54 +1395,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P11" s="4">
         <v>44.82</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>17.16</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>38.29</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1456,54 +1456,54 @@
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P12" s="4">
         <v>4.84</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1517,54 +1517,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P13" s="4">
         <v>5.27</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>5.26</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1578,54 +1578,54 @@
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P14" s="4">
         <v>3.02</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>3.02</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1639,54 +1639,54 @@
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P15" s="4">
         <v>4.84</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>4.84</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1791,54 +1791,54 @@
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>24260.29</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>245.83</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>1.01</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>