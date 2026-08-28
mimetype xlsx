--- v3 (2026-04-21)
+++ v4 (2026-08-28)
@@ -89,270 +89,270 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Mathurapur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Northern Sector) in Manikchak Bloc</t>
   </si>
   <si>
     <t>SM/09588</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Mathurapur Mouza of Mathurapur Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000343/2021-2022</t>
+  </si>
+  <si>
+    <t>1752/MAAD</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>23/01/2022</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Ugritola Mouza of Mathurapur Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000344/2021-2022</t>
+  </si>
+  <si>
+    <t>1754/MAAD</t>
+  </si>
+  <si>
+    <t>M/S MAA TARA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Karia Sultanpur Mouza of Mathurapur Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000345/2021-2022</t>
+  </si>
+  <si>
+    <t>1758/MAAD</t>
+  </si>
+  <si>
+    <t>08/01/2022</t>
+  </si>
+  <si>
+    <t>M/S STAR INDIA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Kamalpur Mouza of Mathurapur Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000342/2021-2022</t>
   </si>
   <si>
     <t>1751/MAAD</t>
   </si>
   <si>
-    <t>24/11/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Karia Sultanpur Mouza of Mathurapur Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>FHTC works for various distribution zones under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000381/2021-2022</t>
   </si>
   <si>
     <t>1245/MAAD</t>
   </si>
   <si>
     <t>07/09/2021</t>
   </si>
   <si>
     <t>08/09/2021</t>
   </si>
   <si>
     <t>RESOURCE DIVISION, P.H.E. DTE.</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Sekhpura Mouza of Mathurapur Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000380/2021-2022</t>
+  </si>
+  <si>
+    <t>2020/MAAD</t>
+  </si>
+  <si>
+    <t>29/12/2021</t>
+  </si>
+  <si>
+    <t>27/02/2022</t>
+  </si>
+  <si>
+    <t>MANIK CHOUDHURY</t>
+  </si>
+  <si>
     <t>Repairing of pipe line by Laying of UPVC pipe line at Karia Sultanpur of Mathurapur Distribution zone under Malda Arsenic Area Water Supply Division PHED.</t>
   </si>
   <si>
     <t>ORD/000512/2021-2022</t>
   </si>
   <si>
     <t>396/MAAD</t>
   </si>
   <si>
     <t>08/03/2022</t>
   </si>
   <si>
     <t>22/04/2022</t>
   </si>
   <si>
+    <t>Laying of HDPE pipe 20mm dia at Kamalpur Mouza (Dhunia para, Pathan para, Momin para) under Mathurapur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000098/2022-2023</t>
+  </si>
+  <si>
+    <t>959/MAAD</t>
+  </si>
+  <si>
+    <t>11/05/2022</t>
+  </si>
+  <si>
+    <t>26/05/2022</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe 20mm dia at MathurapurMouza (Kaharpara, Bochahi) underMathurapur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000326/2022-2023</t>
+  </si>
+  <si>
+    <t>2250/MAAD</t>
+  </si>
+  <si>
+    <t>22/12/2022</t>
+  </si>
+  <si>
+    <t>21/01/2023</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe 20mm dia at Mathurapur Mouza (Pathan para) under Mathurapur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000324/2022-2023</t>
+  </si>
+  <si>
+    <t>2248/MAAD</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe 20mm dia at MathurapurMouza (Dhrarmutola, Rajakpara) underMathurapur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000325/2022-2023</t>
+  </si>
+  <si>
+    <t>2249/MAAD</t>
+  </si>
+  <si>
     <t>Laying of HDPE pipe 20mm dia at Kamalpur Mouza (Rabidas para, Rajak para, Thakur para) under Mathurapur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000097/2022-2023</t>
   </si>
   <si>
     <t>958/MAAD</t>
   </si>
   <si>
-    <t>11/05/2022</t>
-[...70 lines deleted...]
-  <si>
     <t>Repairing of pipe line by Laying of UPVC pipe line at Bistala Paschim para at Sekhpura Mouza of Mathurapur Distribution zone under Malda Arsenic Area Water Supply Division PHED.</t>
   </si>
   <si>
     <t>ORD/000273/2022-2023</t>
   </si>
   <si>
     <t>1874/MAAD</t>
   </si>
   <si>
     <t>28/09/2022</t>
   </si>
   <si>
     <t>12/11/2022</t>
   </si>
   <si>
-    <t>Laying of HDPE pipe 20mm dia at MathurapurMouza (Kaharpara, Bochahi) underMathurapur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000007/2021-2022</t>
   </si>
   <si>
     <t>192/MAAD</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>10/06/2026</t>
+    <t>08/09/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -904,597 +904,597 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>59.54</v>
+        <v>66.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>59.5</v>
+        <v>56.67</v>
       </c>
       <c r="R3" s="4">
-        <v>99.94</v>
+        <v>84.63</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>33.92</v>
+        <v>36.86</v>
       </c>
       <c r="Q4" s="4">
-        <v>33.7</v>
+        <v>35.97</v>
       </c>
       <c r="R4" s="4">
-        <v>99.34</v>
+        <v>97.59</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>14.88</v>
+        <v>33.92</v>
       </c>
       <c r="Q5" s="4">
-        <v>10.06</v>
+        <v>33.7</v>
       </c>
       <c r="R5" s="4">
-        <v>67.63</v>
+        <v>99.34</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>6.78</v>
+        <v>59.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>6.74</v>
+        <v>59.5</v>
       </c>
       <c r="R6" s="4">
-        <v>99.45</v>
+        <v>99.94</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>4.82</v>
+        <v>14.88</v>
       </c>
       <c r="Q7" s="4">
-        <v>4.81</v>
+        <v>10.06</v>
       </c>
       <c r="R7" s="4">
-        <v>99.77</v>
+        <v>67.63</v>
       </c>
       <c r="S7" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>3.26</v>
+        <v>44.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.26</v>
+        <v>17.16</v>
       </c>
       <c r="R8" s="4">
-        <v>100</v>
+        <v>38.29</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
-        <v>66.96</v>
+        <v>6.78</v>
       </c>
       <c r="Q9" s="4">
-        <v>56.67</v>
+        <v>6.74</v>
       </c>
       <c r="R9" s="4">
-        <v>84.63</v>
+        <v>99.45</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="P10" s="4">
-        <v>36.86</v>
+        <v>3.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>35.97</v>
+        <v>3.26</v>
       </c>
       <c r="R10" s="4">
-        <v>97.59</v>
+        <v>100</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>44.82</v>
+        <v>3.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>17.16</v>
+        <v>3.02</v>
       </c>
       <c r="R11" s="4">
-        <v>38.29</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>60</v>
+        <v>32</v>
       </c>
       <c r="P12" s="4">
         <v>4.84</v>
       </c>
       <c r="Q12" s="4">
         <v>4.84</v>
       </c>
       <c r="R12" s="4">
         <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
@@ -1505,188 +1505,188 @@
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>5.27</v>
+        <v>4.84</v>
       </c>
       <c r="Q13" s="4">
-        <v>5.26</v>
+        <v>4.84</v>
       </c>
       <c r="R13" s="4">
-        <v>99.99</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="P14" s="4">
-        <v>3.02</v>
+        <v>4.82</v>
       </c>
       <c r="Q14" s="4">
-        <v>3.02</v>
+        <v>4.81</v>
       </c>
       <c r="R14" s="4">
-        <v>100</v>
+        <v>99.77</v>
       </c>
       <c r="S14" s="4">
         <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P15" s="4">
-        <v>4.84</v>
+        <v>5.27</v>
       </c>
       <c r="Q15" s="4">
-        <v>4.84</v>
+        <v>5.26</v>
       </c>
       <c r="R15" s="4">
-        <v>100</v>
+        <v>99.99</v>
       </c>
       <c r="S15" s="4">
         <v>1</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
@@ -1763,51 +1763,51 @@
       <c r="K17" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P17" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>24260.29</v>