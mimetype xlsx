--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -329,51 +329,51 @@
   <si>
     <t>BP-2022-23-304</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-I,Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000170/2023-2024</t>
   </si>
   <si>
     <t>1524/MAAD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>10/06/2026</t>
   </si>
   <si>
     <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area(Mouza Shyamsundari Part Manikchak Part, Ugritola) &amp; others Allied works at Dharampur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000121/2022-2023</t>
   </si>
   <si>
     <t>1022/MAAD</t>
   </si>
   <si>
     <t>11/07/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>