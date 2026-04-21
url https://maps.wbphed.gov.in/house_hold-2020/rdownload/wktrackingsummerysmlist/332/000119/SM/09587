--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -940,54 +940,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>15.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.35</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1001,54 +1001,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>16.02</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>96.58</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1062,54 +1062,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>4.82</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.82</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1123,54 +1123,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="P6" s="4">
         <v>15.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.58</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.44</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1184,54 +1184,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>2.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.73</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>33.81</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1245,54 +1245,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>4.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.4</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>91.86</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1306,54 +1306,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>4.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.55</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>93.91</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1363,54 +1363,54 @@
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>2.89</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>59.5</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1420,54 +1420,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>0.52</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>0.24</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>45.92</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1481,54 +1481,54 @@
       <c r="I12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>9.7</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>9.61</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1542,54 +1542,54 @@
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>0.41</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
         <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1778,88 +1778,88 @@
       <c r="I17" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J17" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P17" s="4">
         <v>33.38</v>
       </c>
       <c r="Q17" s="4">
-        <v>0</v>
+        <v>30.82</v>
       </c>
       <c r="R17" s="4">
-        <v>0</v>
+        <v>92.31</v>
       </c>
       <c r="S17" s="4">
         <v>1</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>24056.97</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>104.98</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>0.44</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>