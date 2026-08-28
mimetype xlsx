--- v3 (2026-04-21)
+++ v4 (2026-08-28)
@@ -89,203 +89,215 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) within the command area of Dharampur Zone under Surface water based Malda Arsenic Area Water Supply Scheme (Northern Sector) in Manikchak Block</t>
   </si>
   <si>
     <t>SM/09587</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Placing of diesel driven Car on hire basis for official use of the Executive Engineer, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000333/2020-2021</t>
+  </si>
+  <si>
+    <t>1409/MAAD</t>
+  </si>
+  <si>
+    <t>31/12/2020</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>NITAI PANDAY</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Dharampur Water Supply Scheme( Mouza-Manikchak , ShyamSundari) at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000353/2021-2022</t>
+  </si>
+  <si>
+    <t>1756/MAAD</t>
+  </si>
+  <si>
+    <t>24/11/2021</t>
+  </si>
+  <si>
+    <t>08/01/2022</t>
+  </si>
+  <si>
+    <t>ACHARYYA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Dharampur Water Supply Scheme( Mouza-Nowada , Habitation-Sonapur,Haddatola, Kurbanitola, Nawada Haddatola, Dakshin Torabalitola) at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...1 lines deleted...]
-  <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000352/2021-2022</t>
   </si>
   <si>
     <t>1755/MAAD</t>
   </si>
   <si>
-    <t>24/11/2021</t>
-[...17 lines deleted...]
-    <t>1756/MAAD</t>
+    <t>Placing of diesel driven Car on hire basis for official use of the Assistant Engineer-I, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000292/2021-2022</t>
+  </si>
+  <si>
+    <t>1339/MAAD</t>
+  </si>
+  <si>
+    <t>14/09/2021</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>SUBRATA SAHA</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area(Mouza Shyamsundari Part Manikchak Part, Ugritola) &amp; others Allied works at Dharampur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000121/2022-2023</t>
+  </si>
+  <si>
+    <t>1022/MAAD</t>
+  </si>
+  <si>
+    <t>12/05/2022</t>
+  </si>
+  <si>
+    <t>11/07/2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Dharampur water supply Scheme (Mouza Dharampur, Habitation-Ranutola, New Kadamtola, Shyamsundartola, Jhaitantola, Sonapur) at Manikchak Block under Malda Arsenic Area water supply Divn PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000122/2022-2023</t>
+  </si>
+  <si>
+    <t>1023/MAAD</t>
+  </si>
+  <si>
+    <t>26/06/2022</t>
+  </si>
+  <si>
+    <t>DHRITIPALI</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at Kurbanitola &amp; Sham Mahammad Tola at Dharampur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000198/2022-2023</t>
+  </si>
+  <si>
+    <t>1469/MAAD</t>
+  </si>
+  <si>
+    <t>29/07/2022</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>S. R. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at Nawada Haddatola, Karmakartola under Dharampur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000199/2022-2023</t>
+  </si>
+  <si>
+    <t>1466/MAAD</t>
+  </si>
+  <si>
+    <t>TARUN KANTI BAGCHI</t>
   </si>
   <si>
     <t>Laying of 63 mm dia. UPVC pipe and 20mm dia. HDPE pipe at different places for installation of FHTC under Dharampur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000528/2021-2022</t>
   </si>
   <si>
     <t>359/MAAD</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Dharampur water supply Scheme (Mouza Dharampur, Habitation-Ranutola, New Kadamtola, Shyamsundartola, Jhaitantola, Sonapur) at Manikchak Block under Malda Arsenic Area water supply Divn PHE Dte.</t>
-[...16 lines deleted...]
-  <si>
     <t>Topographical and Hydrograpic Survey for Malda Arsenic Area Water Supply Scheme ( Northern Sector) at Sankaritolaghat, Manikchak under Malda Arsenic Area Water Supply Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>ORD/000116/2022-2023</t>
   </si>
   <si>
     <t>693/MAAD</t>
   </si>
   <si>
     <t>12/04/2022</t>
   </si>
   <si>
     <t>02/05/2022</t>
   </si>
   <si>
     <t>INTAKE SURVEY ENGINEERING CONSORTIUM</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) at Kurbanitola &amp; Sham Mahammad Tola at Dharampur W/S scheme under Malda Arsenic Area water supply Divn PHE Dte.</t>
-[...64 lines deleted...]
-  <si>
     <t>Laying of 125 mm, 110 mm dia uPVC Pipe line at Dharampur Village under Jote Gopal Kagmari distribution Zone of Northern sector under Malda Arsenic Area W/S Division, P.H.E. Dte, Malda.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-II</t>
   </si>
   <si>
     <t>ORD/000191/2022-2023</t>
   </si>
   <si>
     <t>1402/MAAD</t>
   </si>
   <si>
     <t>26/07/2022</t>
   </si>
   <si>
     <t>09/09/2022</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Continuation work order for Supply G.I. pipe Strainer with brass net &amp; jecketted of approoved Quality ( Heavy Type) for Schools of English Bazar Block under Malda Arsenic Area W/S Division, PHE Dte.</t>
@@ -299,96 +311,84 @@
   <si>
     <t>07/12/2022</t>
   </si>
   <si>
     <t>22/12/2022</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000010/2021-2022</t>
   </si>
   <si>
     <t>196/MAAD</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Laying of clear water transmission main from existing WTPs (Mathurapur and Dariapur) to different zonal OHR sites of Manikchak and Kaliachak-III Block, construction of OHR on pile or raft foundation based on soil test report, laying of Distribution system and FHTC in Manikchak, Englishbazar, Kaliachak-I,II &amp; III Blocks in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-II,Junior Engineer-III,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000170/2023-2024</t>
+  </si>
+  <si>
+    <t>1524/MAAD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>08/09/2026</t>
+  </si>
+  <si>
+    <t>ECO PROTECTION ENGINEERS PRIVATE LIMITED</t>
+  </si>
+  <si>
     <t>Haring of Charges of the Car.</t>
   </si>
   <si>
     <t>BILL/00297/2022-2023</t>
   </si>
   <si>
     <t>BP-2022-23-304</t>
   </si>
   <si>
     <t>09/03/2023</t>
-  </si>
-[...34 lines deleted...]
-    <t>11/07/2022</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -915,789 +915,793 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>15.91</v>
+        <v>4.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>15.48</v>
+        <v>2.89</v>
       </c>
       <c r="R3" s="4">
-        <v>97.35</v>
+        <v>59.5</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>16.02</v>
       </c>
       <c r="Q4" s="4">
         <v>15.47</v>
       </c>
       <c r="R4" s="4">
         <v>96.58</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="I5" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.82</v>
+        <v>15.91</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.82</v>
+        <v>15.48</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>97.35</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>15.99</v>
+        <v>0.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.58</v>
+        <v>0.24</v>
       </c>
       <c r="R6" s="4">
-        <v>97.44</v>
+        <v>45.92</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="P7" s="4">
-        <v>2.15</v>
+        <v>33.38</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.73</v>
+        <v>30.82</v>
       </c>
       <c r="R7" s="4">
-        <v>33.81</v>
+        <v>92.31</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.79</v>
+        <v>15.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.4</v>
+        <v>15.58</v>
       </c>
       <c r="R8" s="4">
-        <v>91.86</v>
+        <v>97.44</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>4.85</v>
+        <v>4.79</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.55</v>
+        <v>4.4</v>
       </c>
       <c r="R9" s="4">
-        <v>93.91</v>
+        <v>91.86</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>4.85</v>
       </c>
       <c r="Q10" s="4">
-        <v>2.89</v>
+        <v>4.55</v>
       </c>
       <c r="R10" s="4">
-        <v>59.5</v>
+        <v>93.91</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="I11" s="13"/>
-[...1 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>38</v>
       </c>
       <c r="P11" s="4">
-        <v>0.52</v>
+        <v>4.82</v>
       </c>
       <c r="Q11" s="4">
-        <v>0.24</v>
+        <v>4.82</v>
       </c>
       <c r="R11" s="4">
-        <v>45.92</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="13" t="s">
+      <c r="M12" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="J12" s="13" t="s">
+      <c r="N12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>9.7</v>
+        <v>2.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>9.61</v>
+        <v>0.73</v>
       </c>
       <c r="R12" s="4">
-        <v>99</v>
+        <v>33.81</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.41</v>
+        <v>9.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>0.41</v>
+        <v>9.61</v>
       </c>
       <c r="R13" s="4">
+        <v>99</v>
+      </c>
+      <c r="S13" s="4">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="I14" s="13"/>
-[...1 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>20.13</v>
+        <v>0.41</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>0.41</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.22</v>
+        <v>20.13</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
@@ -1723,112 +1727,108 @@
       <c r="K16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P16" s="4">
         <v>23923.24</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>45</v>
+        <v>110</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>110</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="P17" s="4">
-        <v>33.38</v>
+        <v>0.22</v>
       </c>
       <c r="Q17" s="4">
-        <v>30.82</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>92.31</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>111</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>24056.97</v>