--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -273,68 +273,50 @@
     <t>RTOR000009/2021-2022</t>
   </si>
   <si>
     <t>194/MAAD</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Service connection Charges/ Security Deposit for Itakhola AIRP of Itakhola distribution zone under Malda Arsenic Area W/S Division.</t>
   </si>
   <si>
     <t>BILL/00238/2024-2025</t>
   </si>
   <si>
     <t>C092441964963</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,73 +705,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1624,148 +1606,87 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P15" s="4">
         <v>3.81</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...18 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>136.1</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>