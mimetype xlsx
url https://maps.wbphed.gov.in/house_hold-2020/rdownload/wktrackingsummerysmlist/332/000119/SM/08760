--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -198,65 +198,50 @@
     <t>DHRITIPALI</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Talimnagar Zone-II Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000355/2021-2022</t>
   </si>
   <si>
     <t>1724/MAAD</t>
   </si>
   <si>
     <t>18/11/2021</t>
   </si>
   <si>
     <t>S &amp; G CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Itakhola Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000309/2021-2022</t>
   </si>
   <si>
     <t>1651/MAAD</t>
-  </si>
-[...13 lines deleted...]
-    <t>USHA ENTERPRISE</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Barachak Water Supply Scheme (Village- Parbatya) With pipe line at Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000254/2022-2023</t>
   </si>
   <si>
     <t>1832/MAAD</t>
   </si>
   <si>
     <t>27/09/2022</t>
   </si>
   <si>
     <t>11/11/2022</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Barachak water Supply Scheme in Gopinathpur villages within English Bazar Block in Malda District under Malda Arsenic Area Water Supply Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000308/2021-2022</t>
   </si>
   <si>
     <t>1650/MAAD</t>
   </si>
@@ -705,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -868,54 +853,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>14.69</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.04</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -929,54 +914,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>10</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>17.95</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>179.48</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -990,54 +975,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P5" s="4">
         <v>3.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.39</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1051,54 +1036,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P6" s="4">
         <v>3.73</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1112,54 +1097,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>2.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.6</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1173,54 +1158,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>3.82</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>3.32</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>87.06</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1274,419 +1259,358 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>39.32</v>
+        <v>4.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.19</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.14</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.22</v>
+        <v>19.1</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>16.86</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>88.24</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
-        <v>19.1</v>
+        <v>10</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>6.84</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>68.39</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>10</v>
+        <v>14.54</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P14" s="4">
-        <v>14.54</v>
+        <v>3.81</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="3">
-[...18 lines deleted...]
-      <c r="H15" s="13" t="s">
+      <c r="A15" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="I15" s="13"/>
-[...27 lines deleted...]
-      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>96.79</v>
+      </c>
+      <c r="P15" s="8">
+        <v>72.78</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>75.19</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
-    <row r="16" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>