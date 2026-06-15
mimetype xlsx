--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,83 @@
     <t>RTOR000009/2021-2022</t>
   </si>
   <si>
     <t>194/MAAD</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Service connection Charges/ Security Deposit for Itakhola AIRP of Itakhola distribution zone under Malda Arsenic Area W/S Division.</t>
   </si>
   <si>
     <t>BILL/00238/2024-2025</t>
   </si>
   <si>
     <t>C092441964963</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Mahabbatpur (West Zone) Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000311/2021-2022</t>
+  </si>
+  <si>
+    <t>1653/MAAD</t>
+  </si>
+  <si>
+    <t>02/01/2022</t>
+  </si>
+  <si>
+    <t>USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Design, Fabrication, Supplying, Installation, Commissioning, and 3 (three) months Trial Run &amp; 9 (nine) months Operation &amp; Maintenance of 8 .0 CuM/Hr capacity Arsenic &amp; Iron Elimination Plants of Gobordanga model (Pressure type) including 1 (one) Compressor Room of internal size [3.6mtr(L) x 3.00 mtr(B) x 3.15mtr(H)] and sludge disposal arrangement for Mahabbatpur (East Zone) Water Supply Scheme under Malda Arsenic Area W/S. Division, PHE Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000324/2021-2022</t>
+  </si>
+  <si>
+    <t>1764/MAAD</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,73 +723,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1530,87 +1563,209 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P14" s="4">
         <v>3.81</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P15" s="4">
+        <v>39.32</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>19.2</v>
+      </c>
+      <c r="R15" s="4">
+        <v>48.83</v>
+      </c>
+      <c r="S15" s="4">
+        <v>1</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P16" s="4">
+        <v>30</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>18</v>
+      </c>
+      <c r="R16" s="4">
+        <v>60</v>
+      </c>
+      <c r="S16" s="4">
+        <v>50</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>166.1</v>
+      </c>
+      <c r="P17" s="8">
+        <v>109.98</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>66.21</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>