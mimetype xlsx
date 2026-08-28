--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,252 +89,252 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with quality improvement by installation of AIRP/IEP under command area of Barachak,Itakhola,Lalapur Water Supply Scheme at English Bazar Block and Talimnagar Zone-II, Mahabbatpur (East Zo</t>
   </si>
   <si>
     <t>SM/08760</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Itakhola Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000309/2021-2022</t>
+  </si>
+  <si>
+    <t>1651/MAAD</t>
+  </si>
+  <si>
+    <t>03/11/2021</t>
+  </si>
+  <si>
+    <t>18/12/2021</t>
+  </si>
+  <si>
+    <t>DHRITIPALI</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Mahabbatpur (West Zone) Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000311/2021-2022</t>
+  </si>
+  <si>
+    <t>1653/MAAD</t>
+  </si>
+  <si>
+    <t>02/01/2022</t>
+  </si>
+  <si>
+    <t>USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Design, Fabrication, Supplying, Installation, Commissioning, and 3 (three) months Trial Run &amp; 9 (nine) months Operation &amp; Maintenance of 8 .0 CuM/Hr capacity Arsenic &amp; Iron Elimination Plants of Gobordanga model (Pressure type) including 1 (one) Compressor Room of internal size [3.6mtr(L) x 3.00 mtr(B) x 3.15mtr(H)] and sludge disposal arrangement for Mahabbatpur (East Zone) Water Supply Scheme under Malda Arsenic Area W/S. Division, PHE Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000324/2021-2022</t>
+  </si>
+  <si>
+    <t>1764/MAAD</t>
+  </si>
+  <si>
+    <t>25/11/2021</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Talimnagar Zone-II Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000355/2021-2022</t>
+  </si>
+  <si>
+    <t>1724/MAAD</t>
+  </si>
+  <si>
+    <t>18/11/2021</t>
+  </si>
+  <si>
+    <t>S &amp; G CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Mahabbatpur (East Zone) Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000563/2021-2022</t>
+  </si>
+  <si>
+    <t>1652/MAAD</t>
+  </si>
+  <si>
+    <t>S. R. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Lalapur Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000307/2021-2022</t>
   </si>
   <si>
     <t>1649/MAAD</t>
   </si>
   <si>
-    <t>03/11/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>GOUTAM SAHA</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Mahabbatpur (East Zone) Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
-[...11 lines deleted...]
-    <t>S. R. CONSTRUCTION</t>
+    <t>ORD/000498/2021-2022</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Barachak water Supply Scheme in Gopinathpur villages within English Bazar Block in Malda District under Malda Arsenic Area Water Supply Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000308/2021-2022</t>
+  </si>
+  <si>
+    <t>1650/MAAD</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Barachak Water Supply Scheme (Village- Parbatya) With pipe line at Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000254/2022-2023</t>
+  </si>
+  <si>
+    <t>1832/MAAD</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>11/11/2022</t>
   </si>
   <si>
     <t>Laying of HDPE pipe 20mm dia at Lalapur water supply Zone of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000094/2022-2023</t>
   </si>
   <si>
     <t>969/MAAD</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>26/05/2022</t>
   </si>
   <si>
     <t>Laying of HDPE pipe 20mm dia alongwith providing FHTCat Mahabbatpur East Zone water supply Scheme of Northern Sector under Malda Arsenic Area W/S Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-II</t>
   </si>
   <si>
     <t>Junior Engineer-III</t>
   </si>
   <si>
     <t>ORD/000095/2022-2023</t>
   </si>
   <si>
     <t>968/MAAD</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Itakhola Water Supply Scheme (Mouza- Itakhola, Habitation- Tekra) at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000032/2022-2023</t>
   </si>
   <si>
     <t>736/MAAD</t>
   </si>
   <si>
     <t>19/04/2022</t>
   </si>
   <si>
     <t>19/05/2022</t>
   </si>
   <si>
-    <t>DHRITIPALI</t>
-[...55 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000009/2021-2022</t>
   </si>
   <si>
     <t>194/MAAD</t>
   </si>
   <si>
     <t>11/02/2022</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Service connection Charges/ Security Deposit for Itakhola AIRP of Itakhola distribution zone under Malda Arsenic Area W/S Division.</t>
   </si>
   <si>
     <t>BILL/00238/2024-2025</t>
   </si>
   <si>
     <t>C092441964963</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...31 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -883,845 +883,845 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>14.69</v>
+        <v>7.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.25</v>
+        <v>0</v>
       </c>
       <c r="R3" s="4">
-        <v>97.04</v>
+        <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>10</v>
+        <v>39.32</v>
       </c>
       <c r="Q4" s="4">
-        <v>17.95</v>
+        <v>19.2</v>
       </c>
       <c r="R4" s="4">
-        <v>179.48</v>
+        <v>48.83</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>3.39</v>
+        <v>30</v>
       </c>
       <c r="Q5" s="4">
-        <v>3.39</v>
+        <v>18</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="S5" s="4">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>3.73</v>
+        <v>3.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.73</v>
+        <v>3.32</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>87.06</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>2.34</v>
+        <v>10</v>
       </c>
       <c r="Q7" s="4">
-        <v>2.26</v>
+        <v>17.95</v>
       </c>
       <c r="R7" s="4">
-        <v>96.6</v>
+        <v>179.48</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="P8" s="4">
-        <v>3.82</v>
+        <v>14.69</v>
       </c>
       <c r="Q8" s="4">
-        <v>3.32</v>
+        <v>14.25</v>
       </c>
       <c r="R8" s="4">
-        <v>87.06</v>
+        <v>97.04</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>25</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>7.16</v>
+        <v>10</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>6.84</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>68.39</v>
       </c>
       <c r="S9" s="4">
         <v>1</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P10" s="4">
-        <v>4.22</v>
+        <v>19.1</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.19</v>
+        <v>16.86</v>
       </c>
       <c r="R10" s="4">
-        <v>99.14</v>
+        <v>88.24</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>31</v>
+        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="P11" s="4">
-        <v>19.1</v>
+        <v>4.22</v>
       </c>
       <c r="Q11" s="4">
-        <v>16.86</v>
+        <v>4.19</v>
       </c>
       <c r="R11" s="4">
-        <v>88.24</v>
+        <v>99.14</v>
       </c>
       <c r="S11" s="4">
         <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P12" s="4">
-        <v>10</v>
+        <v>3.39</v>
       </c>
       <c r="Q12" s="4">
-        <v>6.84</v>
+        <v>3.39</v>
       </c>
       <c r="R12" s="4">
-        <v>68.39</v>
+        <v>100</v>
       </c>
       <c r="S12" s="4">
         <v>1</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="I13" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="P13" s="4">
-        <v>14.54</v>
+        <v>3.73</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>3.73</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-      <c r="J14" s="13"/>
+        <v>78</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K14" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>32</v>
       </c>
       <c r="P14" s="4">
-        <v>3.81</v>
+        <v>2.34</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>2.26</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>96.6</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>30</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P15" s="4">
-        <v>39.32</v>
+        <v>14.54</v>
       </c>
       <c r="Q15" s="4">
-        <v>19.2</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>48.83</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
       <c r="P16" s="4">
-        <v>30</v>
+        <v>3.81</v>
       </c>
       <c r="Q16" s="4">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="R16" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>166.1</v>