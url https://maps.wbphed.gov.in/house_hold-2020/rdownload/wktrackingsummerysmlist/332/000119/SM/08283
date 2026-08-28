--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,204 +89,204 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Ars Area W/S Division</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and Jal Swapna) under command area of Jote Basanta, Laxmighat water supply scheme at English Bazar Block and Gopalpur Water Supply Scheme at Manikchak Block</t>
   </si>
   <si>
     <t>SM/08283</t>
   </si>
   <si>
     <t>Retrofitting</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of GOPALPUR Water Supply Scheme at Manikchak Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I</t>
+  </si>
+  <si>
+    <t>ORD/000173/2021-2022</t>
+  </si>
+  <si>
+    <t>828/MAAD</t>
+  </si>
+  <si>
+    <t>04/06/2021</t>
+  </si>
+  <si>
+    <t>03/08/2021</t>
+  </si>
+  <si>
+    <t>MILLENNIUM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of LAKSHMIGHAT Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000289/2020-2021</t>
+  </si>
+  <si>
+    <t>206/MAAD</t>
+  </si>
+  <si>
+    <t>08/02/2021</t>
+  </si>
+  <si>
+    <t>09/04/2021</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of JOTE BASANTA Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer-I</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000288/2020-2021</t>
   </si>
   <si>
     <t>207/MAAD</t>
   </si>
   <si>
-    <t>08/02/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of LAKSHMIGHAT Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
-[...10 lines deleted...]
-  <si>
     <t>Collection of House Hold Details at prescribed format in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Gopalpur,Jote Basanta,Lakshmighat Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000250/2020-2021</t>
   </si>
   <si>
     <t>87/MAAD</t>
   </si>
   <si>
     <t>15/01/2021</t>
   </si>
   <si>
     <t>14/02/2021</t>
   </si>
   <si>
     <t>BINA CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Pal Para, Budia of Jote Basanta Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000458/2021-2022</t>
   </si>
   <si>
     <t>2033/MAAD</t>
   </si>
   <si>
     <t>29/12/2021</t>
   </si>
   <si>
     <t>28/01/2022</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) under command area of Jote Basanta Water Supply Scheme ( Habitation Kachari Para, Tiyor Para, Colony ,Purba Para, Lalchand Para, village Jote Basanta) at Englishbazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000296/2022-2023</t>
+  </si>
+  <si>
+    <t>2036/MAAD</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>31/12/2022</t>
+  </si>
+  <si>
+    <t>Placing of diesel driven Car on hire basis for official use of the Assistant Engineer-II, Malda Arsenic Area W/S Division, PHE Dte. under Malda Arsenic Area W/S Division, PHE Dte.(Period from 01.01.2023 to 31.12.2023)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer-I,Assistant Engineer-II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-I,Junior Engineer-IV</t>
+  </si>
+  <si>
+    <t>ORD/000337/2022-2023</t>
+  </si>
+  <si>
+    <t>2294/MAAD</t>
+  </si>
+  <si>
+    <t>28/12/2022</t>
+  </si>
+  <si>
+    <t>28/12/2023</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Budia Part of Jote Basanta Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000533/2021-2022</t>
   </si>
   <si>
     <t>364/MAAD</t>
   </si>
   <si>
     <t>07/03/2022</t>
   </si>
   <si>
     <t>06/04/2022</t>
   </si>
   <si>
     <t>Construction of Road Crossing for PVC pipe line at Laxmighat Water Supply Scheme to provide FHTC under Malda Arsenic Area W/S Division P.H.E Dte.</t>
   </si>
   <si>
     <t>ORD/000096/2022-2023</t>
   </si>
   <si>
     <t>957/MAAD</t>
   </si>
   <si>
     <t>11/05/2022</t>
   </si>
   <si>
     <t>26/05/2022</t>
-  </si>
-[...55 lines deleted...]
-    <t>28/12/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -835,579 +835,579 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>112.64</v>
+        <v>170.16</v>
       </c>
       <c r="Q3" s="4">
-        <v>103.43</v>
+        <v>166.29</v>
       </c>
       <c r="R3" s="4">
-        <v>91.82</v>
+        <v>97.72</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>107.79</v>
       </c>
       <c r="Q4" s="4">
-        <v>90.47</v>
+        <v>197.94</v>
       </c>
       <c r="R4" s="4">
-        <v>83.94</v>
+        <v>183.64</v>
       </c>
       <c r="S4" s="4">
         <v>1</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>2.99</v>
+        <v>112.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.54</v>
+        <v>215.03</v>
       </c>
       <c r="R5" s="4">
-        <v>85</v>
+        <v>190.9</v>
       </c>
       <c r="S5" s="4">
         <v>1</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>3.98</v>
+        <v>2.99</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.53</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>185</v>
       </c>
       <c r="S6" s="4">
         <v>1</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P7" s="4">
-        <v>1.68</v>
+        <v>3.98</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>3.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.04</v>
       </c>
       <c r="S7" s="4">
         <v>1</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="P8" s="4">
-        <v>1.99</v>
+        <v>7.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>96.06</v>
       </c>
       <c r="S8" s="4">
         <v>1</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>43</v>
       </c>
       <c r="P9" s="4">
-        <v>170.16</v>
+        <v>1.73</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>1.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>106.87</v>
       </c>
       <c r="S9" s="4">
-        <v>1</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P10" s="4">
-        <v>7.44</v>
+        <v>1.68</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>1.58</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>94.08</v>
       </c>
       <c r="S10" s="4">
         <v>1</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>1.73</v>
+        <v>1.99</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.99</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>1</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>410.4</v>
       </c>
       <c r="P12" s="8">
-        <v>196.45</v>
+        <v>601.3</v>
       </c>
       <c r="Q12" s="8">
-        <v>47.87</v>
+        <v>146.52</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>