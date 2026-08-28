--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,78 +113,78 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of NAGHARIA Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer-I</t>
   </si>
   <si>
     <t>Junior Engineer-IV</t>
   </si>
   <si>
     <t>ORD/000139/2020-2021</t>
   </si>
   <si>
     <t>1120/MAAD</t>
   </si>
   <si>
     <t>09/11/2020</t>
   </si>
   <si>
     <t>24/12/2020</t>
   </si>
   <si>
     <t>MILLENNIUM ENTERPRISE</t>
   </si>
   <si>
+    <t>Collection of House Hold Details at prescribed format in connection with Jal Jeevan Mission (JJM and JAL SWAPNA) under command area of Nagharia Water Supply Scheme at English Bazar Block under Malda Arsenic Area Water Supply Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000251/2020-2021</t>
+  </si>
+  <si>
+    <t>88/MAAD</t>
+  </si>
+  <si>
+    <t>15/01/2021</t>
+  </si>
+  <si>
+    <t>14/02/2021</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS</t>
+  </si>
+  <si>
     <t>Transfer of funds from the account of Implementing Agencies to Singles Nodal Account (Escrow Account) under Jal Jeevan Mission.</t>
   </si>
   <si>
     <t>VCH/001219/2021-2022</t>
   </si>
   <si>
     <t>29/03/2022</t>
   </si>
   <si>
     <t>JAL JEEVAN MISSION WEST BENGAL ESCROW ACCOUNT</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S PARIMAL DAS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,206 +736,206 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>70.6</v>
       </c>
       <c r="Q3" s="4">
-        <v>53.73</v>
+        <v>107.45</v>
       </c>
       <c r="R3" s="4">
-        <v>76.1</v>
+        <v>152.2</v>
       </c>
       <c r="S3" s="4">
         <v>1</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4">
-        <v>580</v>
+      <c r="L4" s="4" t="s">
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>23.94</v>
+        <v>0.52</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.03</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>200</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="L5" s="4">
+        <v>580</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>0.52</v>
+        <v>23.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.52</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="7" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="11"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="14"/>
       <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
       <c r="O6" s="8">
         <v>95.06</v>
       </c>
       <c r="P6" s="8">
-        <v>54.24</v>
+        <v>108.48</v>
       </c>
       <c r="Q6" s="8">
-        <v>57.06</v>
+        <v>114.12</v>
       </c>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>