--- v0 (2025-12-14)
+++ v1 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -135,50 +135,80 @@
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
     <t>Operation and Up Keepment of Automobile Van mounted Water Tanker for delivering of drinking water to &amp;fro travelling to various water scarcity areas. under Malda Division, P.H.E. Dte. In the District of Malda, Govt. of West Bengal. (considering 210 days run/Years.)</t>
   </si>
   <si>
     <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation</t>
   </si>
   <si>
     <t>ORD/000143/2025-2026</t>
   </si>
   <si>
     <t>2681/MD</t>
   </si>
   <si>
     <t>04/06/2025</t>
   </si>
   <si>
     <t>04/06/2026</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Regular Upkeepment, upgradation of Mobile Laboratory Van complete with internal fabrication, refrigeration, exhaust system, air conditioning system, waste disposal system and fully equipped with instruments, devices, consumables, reagents, accessories and safety gear for Water Quality Monitoring and Surveillance Program under Malda Division PHE Dte. (Period 04/08/2026 to 31/07/2027).</t>
+  </si>
+  <si>
+    <t>ORD/000422/2026-2027</t>
+  </si>
+  <si>
+    <t>3006/MD</t>
+  </si>
+  <si>
+    <t>04/08/2026</t>
+  </si>
+  <si>
+    <t>01/08/2027</t>
+  </si>
+  <si>
+    <t>Continuation work order for Regular Upkeepment, upgradation of Mobile Laboratory Van complete with internal fabrication, refrigeration, exhaust system, air conditioning system, waste disposal system and fully equipped with instruments, devices, consumables, reagents, accessories and safety gear for Water Quality Monitoring and Surveillance Program under Malda Division PHE Dte. (Period form 01/02/2026 to 31/03/2026)</t>
+  </si>
+  <si>
+    <t>ORD/000942/2025-2026</t>
+  </si>
+  <si>
+    <t>487/MD</t>
+  </si>
+  <si>
+    <t>28/01/2026</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -567,51 +597,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W5"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -805,87 +835,209 @@
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>2.02</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" s="7" t="s">
+      <c r="A5" s="3">
+        <v>3</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="B5" s="7"/>
-[...22 lines deleted...]
-      <c r="S5" s="8"/>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P5" s="4">
+        <v>27.09</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
+        <v>0</v>
+      </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
+    <row r="6" spans="1:23">
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P6" s="4">
+        <v>4.49</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+    </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>60.69</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>