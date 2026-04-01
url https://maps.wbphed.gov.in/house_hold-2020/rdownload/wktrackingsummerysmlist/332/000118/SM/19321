--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -113,171 +113,84 @@
   <si>
     <t>Supply &amp; Delivery of Chemicals,reagent for determining Chlorine demand at Sub-District Laboratories under Malda Division, Public Health Engineering Directorate, Govertment of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000191/2025-2026</t>
   </si>
   <si>
     <t>2967/MD</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
     <t>BHARATI CHEMICAL AND SCIENTIFIC WORKS</t>
   </si>
   <si>
-    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works and annual maintenance for Samsi Sub-District Laboratory (erstwhile SANSKRITY -O- SAMAJ UNNAYAN PARISAD SUB-DISTRICT LABORATORY) under Malda Division, PHE Dte. (Period from 01/10/2025 to 30/09/2026).</t>
+    <t>Engagement of Chemist, Bacteriologist, AAS Operator, Laboratory Assistant and Sampling Assistant for testing, entry and collection and annual maintenance of MALDA DISTRICT LABORATORY under Malda Division, PHE Dte. in the district of Malda. (Period from 01/10/2025 to 30/09/2026).</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
-    <t>Sudip Kumar Mahata, Junior Engineer</t>
-[...19 lines deleted...]
-  <si>
     <t>ORD/000348/2025-2026</t>
   </si>
   <si>
     <t>5065/MD</t>
   </si>
   <si>
     <t>22/09/2025</t>
   </si>
   <si>
     <t>22/09/2026</t>
   </si>
   <si>
     <t>SUDEB KARMAKAR</t>
   </si>
   <si>
-    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works and annual maintenance for Balupur WTP Sub-District Laboratory under Malda Division, PHE Dte. (Period from 01/10/2025 to 30/09/2026).</t>
-[...77 lines deleted...]
-    <t>SINGH BROTHERS</t>
+    <t>Requirements of Chemicals, Reagents &amp; glasswares for smooth running of Water Tesings at all laboratories of Malda District under Malda Division, PHE Dte, Government of West Bengal in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000622/2024-2025</t>
+  </si>
+  <si>
+    <t>5800/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>07/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +579,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -869,549 +782,183 @@
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>8.24</v>
+        <v>16.9</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="P5" s="4">
-        <v>16.9</v>
+        <v>57.9</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="3">
-[...36 lines deleted...]
-      <c r="N6" s="4" t="s">
+      <c r="A6" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="8"/>
+      <c r="L6" s="8"/>
+      <c r="M6" s="8"/>
+      <c r="N6" s="8"/>
+      <c r="O6" s="8">
+        <v>74.98</v>
+      </c>
+      <c r="P6" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="8">
+        <v>0</v>
+      </c>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
-    <row r="7" spans="1:23">
-[...336 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A6:N6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>