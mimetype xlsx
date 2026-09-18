--- v1 (2026-04-01)
+++ v2 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,108 +89,276 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Operation &amp; Maintenance including procurement of Chemical &amp; Glassware for PHED Managed Laboratories under Malda Division for Water Quality Monitoring &amp; Surveillance under Jal Jeevan Mission</t>
   </si>
   <si>
     <t>SM/19321</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Requirements of Chemicals, Reagents &amp; glasswares for smooth running of Water Tesings at all laboratories of Malda District under Malda Division, PHE Dte, Government of West Bengal in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000622/2024-2025</t>
+  </si>
+  <si>
+    <t>5800/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>07/12/2024</t>
+  </si>
+  <si>
+    <t>BHARATI CHEMICAL AND SCIENTIFIC WORKS</t>
+  </si>
+  <si>
     <t>Supply &amp; Delivery of Chemicals,reagent for determining Chlorine demand at Sub-District Laboratories under Malda Division, Public Health Engineering Directorate, Govertment of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
-    <t>Shreya Das, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000191/2025-2026</t>
   </si>
   <si>
     <t>2967/MD</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>26/06/2025</t>
   </si>
   <si>
-    <t>BHARATI CHEMICAL AND SCIENTIFIC WORKS</t>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works and annual maintenance for Samsi Sub-District Laboratory (erstwhile SANSKRITY -O- SAMAJ UNNAYAN PARISAD SUB-DISTRICT LABORATORY) under Malda Division, PHE Dte. (Period from 01/10/2025 to 30/09/2026).</t>
+  </si>
+  <si>
+    <t>Sudip Kumar Mahata, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000362/2025-2026</t>
+  </si>
+  <si>
+    <t>5069/MD</t>
+  </si>
+  <si>
+    <t>22/09/2025</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Engagement of Chemist, Bacteriologist, AAS Operator, Laboratory Assistant and Sampling Assistant for testing, entry and collection and annual maintenance of MALDA DISTRICT LABORATORY under Malda Division, PHE Dte. in the district of Malda. (Period from 01/10/2025 to 30/09/2026).</t>
   </si>
   <si>
-    <t>Mr. Debasis Pal, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000348/2025-2026</t>
   </si>
   <si>
     <t>5065/MD</t>
   </si>
   <si>
-    <t>22/09/2025</t>
-[...4 lines deleted...]
-  <si>
     <t>SUDEB KARMAKAR</t>
   </si>
   <si>
-    <t>Requirements of Chemicals, Reagents &amp; glasswares for smooth running of Water Tesings at all laboratories of Malda District under Malda Division, PHE Dte, Government of West Bengal in the district of Malda.</t>
-[...11 lines deleted...]
-    <t>07/12/2024</t>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works and annual maintenance for Gazole Sub-District Laboratory under Malda Division, PHE Dte. (Period from 01/10/2025 to 30/09/2026).</t>
+  </si>
+  <si>
+    <t>Biswajit Ghosh, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000372/2025-2026</t>
+  </si>
+  <si>
+    <t>5071/MD</t>
+  </si>
+  <si>
+    <t>M/S MAHABIR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works and annual maintenance for Bulbulchandi Sub-District Laboratory under Malda Division, PHE Dte. (Period from 01/10/2025 to 30/09/2026).</t>
+  </si>
+  <si>
+    <t>Mukaddar Parvage, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000373/2025-2026</t>
+  </si>
+  <si>
+    <t>5072/MD</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works and annual maintenance for Sahapur Sub-District Laboratory under Malda Division, PHE Dte. (Period from 01/10/2025 to 30/09/2026).</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000356/2025-2026</t>
+  </si>
+  <si>
+    <t>5067/MD</t>
+  </si>
+  <si>
+    <t>M/S RAKHI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist, Laboratory Assistant and Sampling Assistant including related upkeeping works and annual maintenance for Chanchal Sub-District Laboratory under Malda Division, PHE Dte. (Period from 01/10/2025 to 30/09/2026).</t>
+  </si>
+  <si>
+    <t>Yusuf Sk, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000363/2025-2026</t>
+  </si>
+  <si>
+    <t>5070/MD</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works and annual maintenance for Manikchak Sub-District Laboratory under Malda Division, PHE Dte. (Period from 01/10/2025 to 30/09/2026).</t>
+  </si>
+  <si>
+    <t>Rahul Das Biswas, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000361/2025-2026</t>
+  </si>
+  <si>
+    <t>5153/MD</t>
+  </si>
+  <si>
+    <t>SINGH BROTHERS</t>
+  </si>
+  <si>
+    <t>Supplying of Chemicals, Reagents &amp; glasswares for smooth running of Water Testings at Sahapur Sub-District Laboratories of Malda District under Malda Division, PHE Dte., Government of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000796/2024-2025</t>
+  </si>
+  <si>
+    <t>340/MD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>Supplying of Chemicals, Reagents &amp; glasswares for smooth running of Water Testings at Malda District Laboratories of Malda District under Malda Division, PHE Dte., Government of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000794/2024-2025</t>
+  </si>
+  <si>
+    <t>337/MD</t>
+  </si>
+  <si>
+    <t>Supplying of Chemicals, Reagents &amp; glasswares for smooth running of Water Testings at Bulbulchandi Sub-District Laboratories of Malda District under Malda Division, PHE Dte., Government of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000797/2024-2025</t>
+  </si>
+  <si>
+    <t>341/MD</t>
+  </si>
+  <si>
+    <t>Supplying of Chemicals, Reagents &amp; glasswares for smooth running of Water Testings at Chanchal Sub-District Laboratories of Malda District under Malda Division, PHE Dte., Government of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000798/2024-2025</t>
+  </si>
+  <si>
+    <t>342/MD</t>
+  </si>
+  <si>
+    <t>Supplying of Chemicals, Reagents &amp; glasswares for smooth running of Water Testings at Gazole Sub-District Laboratories of Malda District under Malda Division, PHE Dte., Government of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000795/2024-2025</t>
+  </si>
+  <si>
+    <t>339/MD</t>
+  </si>
+  <si>
+    <t>Continuation work order for Requirements of Chemicals, Reagents &amp; glasswares for smooth running of Water Tesings at all laboratories of Malda District under Malda Division, PHE Dte, Government of West Bengal in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000946/2025-2026</t>
+  </si>
+  <si>
+    <t>705/MD</t>
+  </si>
+  <si>
+    <t>16/02/2026</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>Continuation work order for Regular Upkeepment, upgradation of Mobile Laboratory Van complete with internal fabrication, refrigeration, exhaust system, air conditioning system, waste disposal system and fully equipped with instruments, devices, consumables, reagents, accessories and safety gear for Water Quality Monitoring and Surveillance Program under Malda Division PHE Dte. (Period form 01/04/2026 to 31/05/2026)</t>
+  </si>
+  <si>
+    <t>ORD/001142/2025-2026</t>
+  </si>
+  <si>
+    <t>1164/MD</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -579,73 +747,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -739,226 +907,1019 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.18</v>
+        <v>57.9</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P4" s="4">
-        <v>16.9</v>
+        <v>0.18</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>57.9</v>
+        <v>8.24</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S6" s="8"/>
+      <c r="A6" s="3">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P6" s="4">
+        <v>16.9</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
+        <v>0</v>
+      </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
+    <row r="7" spans="1:23">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P7" s="4">
+        <v>8.24</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>25</v>
+      </c>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P8" s="4">
+        <v>8.24</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>40</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P9" s="4">
+        <v>8.24</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>33</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P10" s="4">
+        <v>9.82</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.24</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>40</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.98</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" s="4">
+        <v>14.08</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P18" s="4">
+        <v>4.98</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>149.76</v>
+      </c>
+      <c r="P19" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>0</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>