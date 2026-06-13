--- v2 (2026-03-17)
+++ v3 (2026-06-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -152,69 +152,288 @@
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>SUNANDA ENVIROMENTAL INTERNATIONAL PVT. LTD.</t>
   </si>
   <si>
     <t>Continuation work order for Regular Upkeepment, upgradation of Mobile Laboratory Van complete with internal fabrication, refrigeration, exhaust system, air conditioning system, waste disposal system and fully equipped with instruments, devices, consumables, reagents, accessories and safety gear for Water Quality Monitoring and Surveillance Program under Malda Division PHE Dte. (Period from 01/11/2024 to 31/12/2024).</t>
   </si>
   <si>
     <t>ORD/000596/2024-2025</t>
   </si>
   <si>
     <t>5549/MD</t>
   </si>
   <si>
     <t>29/10/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
+    <t>Continuation work order for Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Balupur WTP Sub-District Laboratory under Malda Division, PHE Dte. in the district of Malda. (Period from 01/04/2024 to 30/09/2024).</t>
+  </si>
+  <si>
+    <t>Tapan Haldar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001057/2023-2024</t>
+  </si>
+  <si>
+    <t>1370/MD</t>
+  </si>
+  <si>
+    <t>M/S RAKHI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Continuation work order for Engagement of personnel for testing, entry, collection of water and Double Beam Atomic Absorption Spectrophotometer (AAS) for Malda District water Testing Laboratory under Malda Division, PHE Dte. in the district of Malda. (Period from 01/04/2024 to 30/09/2024).</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001110/2023-2024</t>
+  </si>
+  <si>
+    <t>1373/MD</t>
+  </si>
+  <si>
+    <t>SUDEB KARMAKAR</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist, Laboratory Assistant and Sampling Assistant for testing, entry and collection of Chanchal Sub-District Laboratory under Malda Division, PHE Dte. in the district of Malda (Period from 01/10/2024 to 30/09/2025).</t>
+  </si>
+  <si>
+    <t>Yusuf Sk, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000496/2024-2025</t>
+  </si>
+  <si>
+    <t>5189/MD</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Regular upkeepment of Balupur WTP Sub-District Labortory under Malda Division, PHE Dte. (Period from 07/08/2024 to 31/07/2025).</t>
+  </si>
+  <si>
+    <t>ORD/000412/2024-2025</t>
+  </si>
+  <si>
+    <t>383(B)/RWS</t>
+  </si>
+  <si>
+    <t>06/08/2024</t>
+  </si>
+  <si>
+    <t>06/08/2025</t>
+  </si>
+  <si>
+    <t>Continuation work order for Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Sahapur Sub-District Laboratory (erstwhile PBVM) under Malda Division, PHE Dte. in the district of Malda. (Period from 01/04/2024 to 30/09/2024).</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001056/2023-2024</t>
+  </si>
+  <si>
+    <t>1367/MD</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Balupur WTP Sub-District Laboratory under Malda Division, PHE Dte. in the district of Malda. (Period from 01/10/2024 to 30/09/2025).</t>
+  </si>
+  <si>
+    <t>ORD/000495/2024-2025</t>
+  </si>
+  <si>
+    <t>5188/MD</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Gazole Sub-District Laboratory under Malda Division, PHE Dte. In the district of Malda. (Period from 01/10/2024 to 30/09/2025).</t>
+  </si>
+  <si>
+    <t>Biswajit Gosh, Junior Engineer,Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000492/2024-2025</t>
+  </si>
+  <si>
+    <t>5185/MD</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Sanskrity-O-Samaj Unnayan Parishad Sub-District Laboratory under Malda Division, PHE Dte. In the district of Malda. (Period from 01/10/2024 to 30/09/2025).</t>
+  </si>
+  <si>
+    <t>ORD/000512/2024-2025</t>
+  </si>
+  <si>
+    <t>5194/MD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Annual Maintenance of Sahapur Sub-District Laboratory under Malda Division, PHE Dte.(Period from 07/08/2024 to 31/07/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000411/2024-2025</t>
+  </si>
+  <si>
+    <t>383(A)/RWS</t>
+  </si>
+  <si>
+    <t>PRITAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Regular Upkeepment of Manikchak Sub-District Laboratory under Malda Division, PHE Dte.(Period from 07/08/2024 to 31/07/2025).</t>
+  </si>
+  <si>
+    <t>ORD/000397/2024-2025</t>
+  </si>
+  <si>
+    <t>382(C)/RWS</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Regular upkeepment of Chanchal Sub-District Laboratory under Malda Division, PHE Dte.(Period from 07/08/2024 to 31/07/2025).</t>
+  </si>
+  <si>
+    <t>ORD/000396/2024-2025</t>
+  </si>
+  <si>
+    <t>382(B)/RWS</t>
+  </si>
+  <si>
+    <t>RABIUL ISLAM</t>
+  </si>
+  <si>
     <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Sahapur Sub-District Laboratory (erstwhile PBVM) under Malda Division, PHE Dte. in the district of Malda. (Period from 01/10/2024 to 30/09/2025).</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Junior Engineer,</t>
   </si>
   <si>
     <t>ORD/000493/2024-2025</t>
   </si>
   <si>
     <t>5186/MD</t>
   </si>
   <si>
-    <t>30/09/2024</t>
-[...5 lines deleted...]
-    <t>M/S RAKHI ENTERPRISE</t>
+    <t>Acceptance cum formal work order for Regular Upkeepment of Gazole Sub-District Laboratory under Malda Division, PHE Dte.(Period from 07/08/2024 to 31/07/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000410/2024-2025</t>
+  </si>
+  <si>
+    <t>382(D)/RWS</t>
+  </si>
+  <si>
+    <t>SARIF BUILDERS</t>
+  </si>
+  <si>
+    <t>Continuation work order for Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Sanskrity-O-Samaj Unnayan Parishad Sub-District Laboratory under Malda Division, PHE Dte. In the district of Malda. (Period from 01/04/2024 to 30/09/2024).</t>
+  </si>
+  <si>
+    <t>Sudip Kumar Mahata, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000136/2024-2025</t>
+  </si>
+  <si>
+    <t>1374/MD</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>15/10/2024</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Regular Upkeepment of Malda District Laboratory under Malda Division, PHE Dte. (Period from 07/08/2024 to 31/07/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000393/2024-2025</t>
+  </si>
+  <si>
+    <t>382/A/RWS</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Regular Upkeepment of Sanskrity-O-Samaj Unnayan Parishad Sub-District Laboratory under Malda Division, PHE Dte.(Period from 07/08/2024 to 31/07/2025).</t>
+  </si>
+  <si>
+    <t>ORD/000413/2024-2025</t>
+  </si>
+  <si>
+    <t>383(C)/RWS</t>
+  </si>
+  <si>
+    <t>Acceptance cum Formal Work Order for Regular Upkeepment of Bulbulchandi Sub-District Laboratory under Malda Division, PHE Dte.(Period from 07/08/2024 to 31/07/2025)</t>
+  </si>
+  <si>
+    <t>ORD/000414/2024-2025</t>
+  </si>
+  <si>
+    <t>383(D)/RWS</t>
+  </si>
+  <si>
+    <t>M/S EHAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Engagement of Chemist, Bacteriologist and Laboratory Assistant including related upkeeping works for Bulbulchandi Sub-District Laboratory under Malda Division, PHE Dte. In the district of Malda. (Period from 01/10/2024 to 30/09/2025).</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000497/2024-2025</t>
+  </si>
+  <si>
+    <t>5190/MD</t>
+  </si>
+  <si>
+    <t>Continuation work order for Engagement of Chemist, Bacteriologist, Laboratory Assistant and Sampling Assistant for testing, entry and collection of Chanchal Sub-District Laboratory under Malda Division, PHE Dte. in the district of Malda (Period from 01/04/2024 to 30/09/2024).</t>
+  </si>
+  <si>
+    <t>ORD/001131/2023-2024</t>
+  </si>
+  <si>
+    <t>1369/MD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,70 +822,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -766,54 +985,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -827,54 +1046,54 @@
       <c r="I4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>2.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>1.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>91.4</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -925,125 +1144,1223 @@
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>5.47</v>
+        <v>2.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.63</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="4">
+        <v>4.83</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>4.28</v>
+      </c>
+      <c r="R7" s="4">
+        <v>88.61</v>
+      </c>
+      <c r="S7" s="4">
+        <v>100</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P8" s="4">
+        <v>7.31</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P10" s="4">
+        <v>2.63</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>2.63</v>
+      </c>
+      <c r="R10" s="4">
+        <v>100</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.47</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>5.47</v>
+      </c>
+      <c r="R11" s="4">
+        <v>100</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P12" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="R12" s="4">
+        <v>100</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P13" s="4">
+        <v>5.44</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="P17" s="4">
+        <v>5.47</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>5.47</v>
+      </c>
+      <c r="R17" s="4">
+        <v>100</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P19" s="4">
+        <v>2.63</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K20" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L20" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="P20" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>100</v>
+      </c>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>100</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="3">
+        <v>20</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H22" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="I22" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J22" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="P22" s="4">
+        <v>0.75</v>
+      </c>
+      <c r="Q22" s="4">
+        <v>0</v>
+      </c>
+      <c r="R22" s="4">
+        <v>0</v>
+      </c>
+      <c r="S22" s="4">
+        <v>100</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="3">
+        <v>21</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="I23" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J23" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="M23" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N23" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O23" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P23" s="4">
+        <v>6.18</v>
+      </c>
+      <c r="Q23" s="4">
+        <v>0</v>
+      </c>
+      <c r="R23" s="4">
+        <v>0</v>
+      </c>
+      <c r="S23" s="4">
+        <v>100</v>
+      </c>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="3">
+        <v>22</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="I24" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J24" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="M24" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="N24" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="O24" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P24" s="4">
+        <v>3.54</v>
+      </c>
+      <c r="Q24" s="4">
+        <v>0</v>
+      </c>
+      <c r="R24" s="4">
+        <v>0</v>
+      </c>
+      <c r="S24" s="4">
+        <v>100</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="14"/>
+      <c r="J25" s="14"/>
+      <c r="K25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8">
+        <v>67.84</v>
+      </c>
+      <c r="P25" s="8">
+        <v>31.56</v>
+      </c>
+      <c r="Q25" s="8">
+        <v>46.53</v>
+      </c>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A25:N25"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>