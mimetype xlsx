--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -224,105 +224,69 @@
   <si>
     <t>Formal work order for the work of Surveying, Planning, Designing, Delivery, Erection, Construction, Commissioning and Completion of all civil, electrical and mechanical works including all allied and related works of Sub- Surface Water Based Piped Water Supply Scheme in Bamangola block of Malda district followed by three (3) months trial run and five (05) year operation and maintenance.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000584/2023-2024</t>
   </si>
   <si>
     <t>3993/MD</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>ENGINEERING PROJECTS (INDIA) LIMITED (A GOVERNMENT OF INDIA ENTERPRISE)</t>
   </si>
   <si>
-    <t>Sinking of 200 mm (all through) Big dia. Tube Well of 150m Deep at Sub Surface Water based PWSS from Tangon &amp; Punarbhaba River for Fluoride affected areas of Bamangola Block under Malda Division, PHE Dte. Govt. of West Bengal.</t>
+    <t>Sinking of 200mm (all through) Big dia. Tube Well of 30.0 m Deep and RCC Structure for hoisting of MS Pipe for Tube well and Platform at Tangon river bed of bamongola Sub Surface Water based PWSS for Fluride affected areas of Bamongola Block under Malda Division, P.H.E Dte in the district of Malda. (10 Nos Tube Well &amp; 20 Nos RCC Structure)</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
-    <t>Bikash Balo, Junior Engineer,Junior Engineer,</t>
-[...11 lines deleted...]
-    <t>27/02/2025</t>
+    <t>ORD/000692/2025-2026</t>
+  </si>
+  <si>
+    <t>5922/MD</t>
+  </si>
+  <si>
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
-  </si>
-[...31 lines deleted...]
-    <t>26/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="84.836426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1394,248 +1358,122 @@
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J12" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>39.3</v>
+        <v>68.99</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...41 lines deleted...]
-      <c r="O13" s="4" t="s">
+      <c r="A13" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="P13" s="4">
-[...10 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>16182.92</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>