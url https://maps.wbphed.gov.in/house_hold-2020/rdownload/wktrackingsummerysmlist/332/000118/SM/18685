--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,84 +194,63 @@
   <si>
     <t>BILL/00754/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-177</t>
   </si>
   <si>
     <t>Providing Electro-Mechanical components and Making compound lighting arrangement at Ground water based Piped W/S Scheme for different Distribution Zone at Tangon River site (zone-I &amp; II) and Punarbhaba river site (zone-III,IV &amp; V) under Bamongola Sub Surface Water Based Piped Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000734/2023-2024</t>
   </si>
   <si>
     <t>2694/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>27/12/2025</t>
+    <t>25/06/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE..</t>
   </si>
   <si>
-    <t>Formal work order for the work of Surveying, Planning, Designing, Delivery, Erection, Construction, Commissioning and Completion of all civil, electrical and mechanical works including all allied and related works of Sub- Surface Water Based Piped Water Supply Scheme in Bamangola block of Malda district followed by three (3) months trial run and five (05) year operation and maintenance.</t>
-[...2 lines deleted...]
-    <t>Mr. Amit Biswas, Assistant Engineer</t>
+    <t>Sinking of 200mm (all through) Big dia. Tube Well of 30.0 m Deep and RCC Structure for hoisting of MS Pipe for Tube well and Platform at Tangon river bed of bamongola Sub Surface Water based PWSS for Fluride affected areas of Bamongola Block under Malda Division, P.H.E Dte in the district of Malda. (10 Nos Tube Well &amp; 20 Nos RCC Structure)</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
-  </si>
-[...19 lines deleted...]
-    <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000692/2025-2026</t>
   </si>
   <si>
     <t>5922/MD</t>
   </si>
   <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -675,73 +654,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="84.836426" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1253,54 +1232,54 @@
       <c r="I10" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P10" s="4">
         <v>80.84</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>51.91</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>64.21</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1313,167 +1292,104 @@
       <c r="H11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>12347.61</v>
+        <v>68.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>3835.31</v>
+      </c>
+      <c r="P12" s="8">
+        <v>51.91</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>1.35</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>