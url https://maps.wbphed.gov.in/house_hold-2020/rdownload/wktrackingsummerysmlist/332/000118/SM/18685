--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -200,72 +200,129 @@
   <si>
     <t>Providing Electro-Mechanical components and Making compound lighting arrangement at Ground water based Piped W/S Scheme for different Distribution Zone at Tangon River site (zone-I &amp; II) and Punarbhaba river site (zone-III,IV &amp; V) under Bamongola Sub Surface Water Based Piped Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000734/2023-2024</t>
   </si>
   <si>
     <t>2694/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE..</t>
   </si>
   <si>
+    <t>Formal work order for the work of Surveying, Planning, Designing, Delivery, Erection, Construction, Commissioning and Completion of all civil, electrical and mechanical works including all allied and related works of Sub- Surface Water Based Piped Water Supply Scheme in Bamangola block of Malda district followed by three (3) months trial run and five (05) year operation and maintenance.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000584/2023-2024</t>
+  </si>
+  <si>
+    <t>3993/MD</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>ENGINEERING PROJECTS (INDIA) LIMITED (A GOVERNMENT OF INDIA ENTERPRISE)</t>
+  </si>
+  <si>
+    <t>Sinking of 200 mm (all through) Big dia. Tube Well of 150m Deep at Sub Surface Water based PWSS from Tangon &amp; Punarbhaba River for Fluoride affected areas of Bamangola Block under Malda Division, PHE Dte. Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Junior Engineer,</t>
+  </si>
+  <si>
+    <t>ORD/000713/2024-2025</t>
+  </si>
+  <si>
+    <t>270/MD</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>29/03/2025</t>
+  </si>
+  <si>
+    <t>ASHIS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 200mm (all through) Big dia. Tube Well of 150 m Deep at Tangon river bed of bamongola Sub Surface Water based PWSS for Fluride affected areas of Bamongola Block under Malda Division, P.H.E Dte in the district of Malda. (06 Nos Tube Well)</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000222/2025-2026</t>
+  </si>
+  <si>
+    <t>4020/MD</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>18/02/2026</t>
+  </si>
+  <si>
     <t>Sinking of 200mm (all through) Big dia. Tube Well of 30.0 m Deep and RCC Structure for hoisting of MS Pipe for Tube well and Platform at Tangon river bed of bamongola Sub Surface Water based PWSS for Fluride affected areas of Bamongola Block under Malda Division, P.H.E Dte in the district of Malda. (10 Nos Tube Well &amp; 20 Nos RCC Structure)</t>
   </si>
   <si>
-    <t>Mr. Debasis Pal, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000692/2025-2026</t>
   </si>
   <si>
     <t>5922/MD</t>
   </si>
   <si>
     <t>26/11/2025</t>
   </si>
   <si>
     <t>26/03/2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,73 +711,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="65.983887" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="84.836426" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1292,104 +1349,293 @@
       <c r="H11" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>63</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>68.99</v>
+        <v>12347.61</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2046.37</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>16.57</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P12" s="4">
+        <v>39.3</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P13" s="4">
+        <v>57.93</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P14" s="4">
+        <v>68.99</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>16280.15</v>
+      </c>
+      <c r="P15" s="8">
+        <v>2098.27</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>12.89</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>