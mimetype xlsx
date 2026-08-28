--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,192 +80,192 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Bamangola</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Sub Surface Water based Piped Water Supply Scheme from Tangon &amp; Punarbhaba River for Fluoride affected areas of Bamangola Block</t>
+  </si>
+  <si>
+    <t>SM/18685</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Providing Electro-Mechanical components and Making compound lighting arrangement at Ground water based Piped W/S Scheme for different Distribution Zone at Tangon River site (zone-I &amp; II) and Punarbhaba river site (zone-III,IV &amp; V) under Bamongola Sub Surface Water Based Piped Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000734/2023-2024</t>
+  </si>
+  <si>
+    <t>2694/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE..</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
-    <t>Sub Surface Water based Piped Water Supply Scheme from Tangon &amp; Punarbhaba River for Fluoride affected areas of Bamangola Block</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Formal work order for the work of Surveying, Planning, Designing, Delivery, Erection, Construction, Commissioning and Completion of all civil, electrical and mechanical works including all allied and related works of Sub- Surface Water Based Piped Water Supply Scheme in Bamangola block of Malda district followed by three (3) months trial run and five (05) year operation and maintenance.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000584/2023-2024</t>
+  </si>
+  <si>
+    <t>3993/MD</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t>ENGINEERING PROJECTS (INDIA) LIMITED (A GOVERNMENT OF INDIA ENTERPRISE)</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000177/2023-2024</t>
   </si>
   <si>
     <t>834/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Quoation Payment For Bamongola Zone-III, T/W-I Under Bamongola CCC Under the district of Malda.</t>
+  </si>
+  <si>
+    <t>BILL/00753/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-176</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Quotation for feasibility study report on possibility of setting up a 5.97-MLD capacity, radial collector well on Sub Surface Water based Piped Water Supply Scheme from Tangon River for Fluoride affected areas of Bamangola Block (Mouza- Berul, Jl-63, Near Bamongola Kathuadanga Primary School) towards implementation of water supply project based on Sub surface water of River Tangon.</t>
+  </si>
+  <si>
+    <t>BILL/00564/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-284</t>
+  </si>
+  <si>
+    <t>23/09/2024</t>
+  </si>
+  <si>
+    <t>INDUSTRY INSTITUTE PARTNERSHIP CELL JADAVPUR UNIVERSITY</t>
   </si>
   <si>
     <t>Quotation Payment For Bamongola Zone-I, T/W-1 Under Bamongola CCC Under the district of Malda.</t>
   </si>
   <si>
     <t>BILL/00755/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-178</t>
   </si>
   <si>
-    <t>22/05/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Quoation Payment For Bamongola Zone-V, T/W-I Under Bamongola CCC Under the district of Malda.</t>
   </si>
   <si>
     <t>BILL/00751/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-174</t>
   </si>
   <si>
     <t>Quotation Payment For Bamongola Zone-II, T/W-1 Under Bamongola CCC Under the district of Malda.</t>
   </si>
   <si>
     <t>BILL/00752/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-175</t>
   </si>
   <si>
-    <t>Quoation Payment For Bamongola Zone-III, T/W-I Under Bamongola CCC Under the district of Malda.</t>
-[...22 lines deleted...]
-  <si>
     <t>Quoation Payment For Bamongola Zone-IV, T/W-I Under Bamongola CCC Under the district of Malda.</t>
   </si>
   <si>
     <t>BILL/00754/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-177</t>
-  </si>
-[...46 lines deleted...]
-    <t>ENGINEERING PROJECTS (INDIA) LIMITED (A GOVERNMENT OF INDIA ENTERPRISE)</t>
   </si>
   <si>
     <t>Sinking of 200 mm (all through) Big dia. Tube Well of 150m Deep at Sub Surface Water based PWSS from Tangon &amp; Punarbhaba River for Fluoride affected areas of Bamangola Block under Malda Division, PHE Dte. Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Junior Engineer,</t>
   </si>
   <si>
     <t>ORD/000713/2024-2025</t>
   </si>
   <si>
     <t>270/MD</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>29/03/2025</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
@@ -851,576 +851,576 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" s="4">
+        <v>80.84</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>51.91</v>
+      </c>
+      <c r="R3" s="4">
+        <v>64.21</v>
+      </c>
+      <c r="S3" s="4">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
+        <v>12347.61</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>2046.37</v>
+      </c>
+      <c r="R4" s="4">
+        <v>16.57</v>
+      </c>
+      <c r="S4" s="4">
         <v>7</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>6.26</v>
+        <v>3626.73</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>3.94</v>
+        <v>3.8</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>3.8</v>
+        <v>30.95</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="P8" s="4">
-        <v>30.95</v>
+        <v>7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>6.78</v>
+        <v>6.26</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>61</v>
+        <v>52</v>
       </c>
       <c r="P10" s="4">
-        <v>80.84</v>
+        <v>3.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>51.91</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>64.21</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="P11" s="4">
-        <v>12347.61</v>
+        <v>6.78</v>
       </c>
       <c r="Q11" s="4">
-        <v>2046.37</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>16.57</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
@@ -1439,51 +1439,51 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
@@ -1502,69 +1502,69 @@
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>64</v>
+        <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P14" s="4">
         <v>68.99</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>