--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -233,51 +233,51 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Morgram, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/03511/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-531</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of MORGRAM Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000370/2023-2024</t>
   </si>
   <si>
     <t>3107/MD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>01/05/2025</t>
+    <t>26/01/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Morgram Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/018419)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000752/2023-2024</t>
   </si>
   <si>
     <t>2818/MLMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>25/01/2025</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
@@ -288,74 +288,50 @@
     <t>ORD/000202/2024-2025</t>
   </si>
   <si>
     <t>2989/MD</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installing, Commissioning and 3 (three) months Trial Run of 100 m³/hr. capacity of Iron Elimination Plant (Pressure Type) with provision of polishing unit and Construction of 3.60 mtr. X 3.00 mtr. Blower room of Head Work Site of MORGRAM Water Supply Scheme of Old Malda Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000227/2025-2026</t>
   </si>
   <si>
     <t>4232/MD</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>28/10/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>SINGH BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +720,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1651,150 +1627,87 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="4">
         <v>34.98</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="3">
-[...20 lines deleted...]
-      <c r="H16" s="13" t="s">
+      <c r="A16" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>978.08</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
-    <row r="17" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>