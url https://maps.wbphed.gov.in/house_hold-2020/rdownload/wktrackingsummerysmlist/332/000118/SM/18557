--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -254,84 +254,150 @@
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>26/01/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Morgram Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/018419)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000752/2023-2024</t>
   </si>
   <si>
     <t>2818/MLMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
-    <t>25/01/2025</t>
+    <t>28/10/2026</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at head work site of Morgram Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000202/2024-2025</t>
   </si>
   <si>
     <t>2989/MD</t>
   </si>
   <si>
     <t>11/06/2024</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Design, Fabrication, Supplying, Installing, Commissioning and 3 (three) months Trial Run of 100 m³/hr. capacity of Iron Elimination Plant (Pressure Type) with provision of polishing unit and Construction of 3.60 mtr. X 3.00 mtr. Blower room of Head Work Site of MORGRAM Water Supply Scheme of Old Malda Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000227/2025-2026</t>
   </si>
   <si>
     <t>4232/MD</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>28/10/2025</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 2nd Tubewell site of Morgram Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000159/2024-2025</t>
+  </si>
+  <si>
+    <t>2934/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SRINJOYEE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tubewell site of Morgram Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2024-2025</t>
+  </si>
+  <si>
+    <t>2935/MD</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>Additional laying for Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 8/5 to 8/6 between Malda Court Station (MLFC) to Shingabad Station(SQB) for MORGRAM and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000593/2024-2025</t>
+  </si>
+  <si>
+    <t>5627/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Sanjail, Meherpur, Aihorani, Morgram, Mahishbathani &amp; Jatradanga PWSS under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000968/2024-2025</t>
+  </si>
+  <si>
+    <t>657/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>PRITAM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -948,54 +1014,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>20.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1424,54 +1490,54 @@
       <c r="I12" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="4">
         <v>664.04</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>374.77</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>56.44</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1487,54 +1553,54 @@
       <c r="I13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P13" s="4">
         <v>36.65</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>17.98</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>49.06</v>
       </c>
       <c r="S13" s="4">
         <v>87</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1627,87 +1693,339 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="4">
         <v>34.98</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P16" s="4">
+        <v>7.11</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="P17" s="4">
+        <v>7.1</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>3.27</v>
+      </c>
+      <c r="R17" s="4">
+        <v>46.08</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P18" s="4">
+        <v>6.94</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>6.6</v>
+      </c>
+      <c r="R18" s="4">
+        <v>95.1</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="3">
+        <v>17</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I19" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="P19" s="4">
+        <v>0.83</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>0</v>
+      </c>
+      <c r="R19" s="4">
+        <v>0</v>
+      </c>
+      <c r="S19" s="4">
+        <v>100</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="14"/>
+      <c r="I20" s="14"/>
+      <c r="J20" s="14"/>
+      <c r="K20" s="8"/>
+      <c r="L20" s="8"/>
+      <c r="M20" s="8"/>
+      <c r="N20" s="8"/>
+      <c r="O20" s="8">
+        <v>1000.06</v>
+      </c>
+      <c r="P20" s="8">
+        <v>402.93</v>
+      </c>
+      <c r="Q20" s="8">
+        <v>40.29</v>
+      </c>
+      <c r="R20" s="8"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A20:N20"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>