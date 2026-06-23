--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -354,50 +354,83 @@
     <t>06/11/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Sanjail, Meherpur, Aihorani, Morgram, Mahishbathani &amp; Jatradanga PWSS under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000968/2024-2025</t>
   </si>
   <si>
     <t>657/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>PRITAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>RTOR000037/2025-2026</t>
+  </si>
+  <si>
+    <t>2823/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division Division, PHE Dte. (Car-2) (Period from 01/09/2025 to 31/12/2025).</t>
+  </si>
+  <si>
+    <t>Sri Arnab Giri, Assistant Engineer,Sri Biswadip Sengupta , Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000507/2025-2026</t>
+  </si>
+  <si>
+    <t>4153/MD</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>SINGH BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,51 +819,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W20"/>
+  <dimension ref="A1:W22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="95.405273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1945,87 +1978,209 @@
       </c>
       <c r="N19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="O19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="P19" s="4">
         <v>0.83</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
         <v>100</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
-      <c r="A20" s="7" t="s">
+      <c r="A20" s="3">
+        <v>18</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I20" s="13"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="B20" s="7"/>
-[...22 lines deleted...]
-      <c r="S20" s="8"/>
+      <c r="L20" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="M20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="N20" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="O20" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P20" s="4">
+        <v>11.61</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>0</v>
+      </c>
+      <c r="R20" s="4">
+        <v>0</v>
+      </c>
+      <c r="S20" s="4">
+        <v>0</v>
+      </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="3">
+        <v>19</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="I21" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="J21" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>122</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="P21" s="4">
+        <v>0.57</v>
+      </c>
+      <c r="Q21" s="4">
+        <v>0</v>
+      </c>
+      <c r="R21" s="4">
+        <v>0</v>
+      </c>
+      <c r="S21" s="4">
+        <v>0</v>
+      </c>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="14"/>
+      <c r="K22" s="8"/>
+      <c r="L22" s="8"/>
+      <c r="M22" s="8"/>
+      <c r="N22" s="8"/>
+      <c r="O22" s="8">
+        <v>1012.24</v>
+      </c>
+      <c r="P22" s="8">
+        <v>402.93</v>
+      </c>
+      <c r="Q22" s="8">
+        <v>39.81</v>
+      </c>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="A22:N22"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>