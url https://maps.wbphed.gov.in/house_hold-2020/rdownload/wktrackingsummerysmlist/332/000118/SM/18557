--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -92,345 +92,345 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Maldah (Old)</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>MORGRAM PWSS</t>
   </si>
   <si>
     <t>SM/18557</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of MORGRAM Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000370/2023-2024</t>
+  </si>
+  <si>
+    <t>3107/MD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I,II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Morgram Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/018419)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000752/2023-2024</t>
+  </si>
+  <si>
+    <t>2818/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY.</t>
+  </si>
+  <si>
+    <t>Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 8/5 to 8/6 between Malda Court Station (MLFC) to Shingabad Station(SQB) for MORGRAM and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000606/2023-2024</t>
+  </si>
+  <si>
+    <t>4110/MD</t>
+  </si>
+  <si>
+    <t>10/10/2023</t>
+  </si>
+  <si>
+    <t>10/11/2024</t>
+  </si>
+  <si>
+    <t>RAY CONSTRUCTION CO.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at head work site of Morgram Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000202/2024-2025</t>
+  </si>
+  <si>
+    <t>2989/MD</t>
+  </si>
+  <si>
+    <t>11/06/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Morgram Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
-    <t>Bikash Balo, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000639/2024-2025</t>
   </si>
   <si>
     <t>5918/MD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
-    <t>NEOGI ENTERPRISE</t>
-[...20 lines deleted...]
-    <t>RAY CONSTRUCTION CO.</t>
+    <t>Construction of Boundary Wall at 2nd Tubewell site of Morgram Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000159/2024-2025</t>
+  </si>
+  <si>
+    <t>2934/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>M/S SRINJOYEE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 3rd Tubewell site of Morgram Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000160/2024-2025</t>
+  </si>
+  <si>
+    <t>2935/MD</t>
+  </si>
+  <si>
+    <t>13/11/2024</t>
+  </si>
+  <si>
+    <t>Additional laying for Jack Pushing of M.S. pipe of 200 mm dia. through 600 mm dia M.S. pipe by Hydraulic Jacking Technique method through RLY. Track at KM 8/5 to 8/6 between Malda Court Station (MLFC) to Shingabad Station(SQB) for MORGRAM and it's adjoining Mouzas Water Supply Scheme under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000593/2024-2025</t>
+  </si>
+  <si>
+    <t>5627/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000185/2023-2024</t>
   </si>
   <si>
     <t>810/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000149/2023-2024</t>
   </si>
   <si>
     <t>238/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Morgram, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03510/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-530</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>BILL/00851/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-461</t>
+  </si>
+  <si>
+    <t>02/02/2024</t>
+  </si>
+  <si>
+    <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS), NORTHEAST FRONTIER RAILWAY KATIHAR DIVISION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Morgram, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03509/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-529</t>
   </si>
   <si>
-    <t>15/02/2024</t>
-[...4 lines deleted...]
-  <si>
     <t>BILL/01128/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-603</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
-    <t>RAIL BHOOMI CROSSING SEVA (IR-RBCS), NORTHEAST FRONTIER RAILWAY KATIHAR DIVISION</t>
-[...19 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Morgram, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/03511/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-531</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of MORGRAM Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...55 lines deleted...]
-  <si>
     <t>Design, Fabrication, Supplying, Installing, Commissioning and 3 (three) months Trial Run of 100 m³/hr. capacity of Iron Elimination Plant (Pressure Type) with provision of polishing unit and Construction of 3.60 mtr. X 3.00 mtr. Blower room of Head Work Site of MORGRAM Water Supply Scheme of Old Malda Dev. Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000227/2025-2026</t>
   </si>
   <si>
     <t>4232/MD</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>28/10/2025</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at 2nd Tubewell site of Morgram Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...41 lines deleted...]
-    <t>06/12/2024</t>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division Division, PHE Dte. (Car-2) (Period from 01/09/2025 to 31/12/2025).</t>
+  </si>
+  <si>
+    <t>Sri Arnab Giri, Assistant Engineer,Sri Biswadip Sengupta , Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000507/2025-2026</t>
+  </si>
+  <si>
+    <t>4153/MD</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>SINGH BROTHERS</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Sanjail, Meherpur, Aihorani, Morgram, Mahishbathani &amp; Jatradanga PWSS under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000968/2024-2025</t>
   </si>
   <si>
     <t>657/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>PRITAM ENTERPRISE</t>
   </si>
   <si>
     <t>RTOR000037/2025-2026</t>
   </si>
   <si>
     <t>2823/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
-  </si>
-[...22 lines deleted...]
-    <t>SINGH BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -981,1153 +981,1153 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>81.8</v>
+        <v>664.04</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>374.77</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>56.44</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>20.07</v>
+        <v>36.65</v>
       </c>
       <c r="Q4" s="4">
-        <v>0.3</v>
+        <v>17.98</v>
       </c>
       <c r="R4" s="4">
-        <v>1.48</v>
+        <v>49.06</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>66.34</v>
+        <v>20.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.3</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>1.48</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>16.12</v>
+        <v>25.32</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>67</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>12.58</v>
+        <v>81.8</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>4.28</v>
+        <v>7.11</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>10.78</v>
+        <v>7.1</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.27</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>46.08</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>71</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="P10" s="4">
-        <v>0.05</v>
+        <v>6.94</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>6.6</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>95.1</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>5.07</v>
+        <v>66.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>664.04</v>
+        <v>16.12</v>
       </c>
       <c r="Q12" s="4">
-        <v>374.77</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>56.44</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>49</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>36.65</v>
+        <v>10.78</v>
       </c>
       <c r="Q13" s="4">
-        <v>17.98</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>49.06</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>87</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="P14" s="4">
-        <v>25.32</v>
+        <v>0.05</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>34.98</v>
+        <v>12.58</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>7.11</v>
+        <v>4.28</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L17" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M17" s="4" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>97</v>
+        <v>88</v>
       </c>
       <c r="P17" s="4">
-        <v>7.1</v>
+        <v>5.07</v>
       </c>
       <c r="Q17" s="4">
-        <v>3.27</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>46.08</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>102</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="J18" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>103</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>104</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>105</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>106</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="P18" s="4">
-        <v>6.94</v>
+        <v>34.98</v>
       </c>
       <c r="Q18" s="4">
-        <v>6.6</v>
+        <v>0</v>
       </c>
       <c r="R18" s="4">
-        <v>95.1</v>
+        <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="3">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I19" s="13" t="s">
-        <v>27</v>
+        <v>108</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="K19" s="4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L19" s="4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M19" s="4" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="N19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="O19" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="P19" s="4">
-        <v>0.83</v>
+        <v>0.57</v>
       </c>
       <c r="Q19" s="4">
         <v>0</v>
       </c>
       <c r="R19" s="4">
         <v>0</v>
       </c>
       <c r="S19" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1"/>
       <c r="W19" s="1"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" s="3">
         <v>18</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J20" s="13"/>
+        <v>115</v>
+      </c>
+      <c r="I20" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J20" s="13" t="s">
+        <v>116</v>
+      </c>
       <c r="K20" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="N20" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="O20" s="4" t="s">
-        <v>45</v>
+        <v>121</v>
       </c>
       <c r="P20" s="4">
-        <v>11.61</v>
+        <v>0.83</v>
       </c>
       <c r="Q20" s="4">
         <v>0</v>
       </c>
       <c r="R20" s="4">
         <v>0</v>
       </c>
       <c r="S20" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1"/>
       <c r="W20" s="1"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" s="3">
         <v>19</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="13" t="s">
-        <v>117</v>
-[...6 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I21" s="13"/>
+      <c r="J21" s="13"/>
       <c r="K21" s="4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="L21" s="4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="M21" s="4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="N21" s="4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="O21" s="4" t="s">
-        <v>124</v>
+        <v>80</v>
       </c>
       <c r="P21" s="4">
-        <v>0.57</v>
+        <v>11.61</v>
       </c>
       <c r="Q21" s="4">
         <v>0</v>
       </c>
       <c r="R21" s="4">
         <v>0</v>
       </c>
       <c r="S21" s="4">
         <v>0</v>
       </c>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1"/>
       <c r="W21" s="1"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" s="7" t="s">
         <v>125</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="11"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>