--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -203,84 +203,66 @@
   <si>
     <t>2822/MLMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
     <t>27/12/2025</t>
   </si>
   <si>
     <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
     <t>Formal work order for the work of Providing Functional Household Tap Connection (FHTC), Laying of Distribution Pipeline and allied works in connection with Jal Jeevan Mission (JJM) at Hatnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000770/2024-2025</t>
   </si>
   <si>
     <t>66/MD</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Hatnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000845/2024-2025</t>
   </si>
   <si>
     <t>832/MD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>21/10/2025</t>
   </si>
   <si>
     <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC for HATNAGAR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte. Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000214/2025-2026</t>
   </si>
   <si>
     <t>3771/MD</t>
   </si>
   <si>
     <t>04/08/2025</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -684,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1321,188 +1303,125 @@
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P11" s="4">
-        <v>41.99</v>
+        <v>91.12</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...55 lines deleted...]
-      </c>
+      <c r="A12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1071.07</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>