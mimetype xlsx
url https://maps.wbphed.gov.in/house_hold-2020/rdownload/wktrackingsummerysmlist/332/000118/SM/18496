--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -164,120 +164,105 @@
   <si>
     <t>817/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of HATNAGAR Piped Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000372/2023-2024</t>
   </si>
   <si>
     <t>3104/MD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>02/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>M/S GUPTA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and ,Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering at T/W No. I of Hatnagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/020336)</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000755/2023-2024</t>
   </si>
   <si>
     <t>2822/MLMD</t>
   </si>
   <si>
     <t>17/08/2023</t>
   </si>
   <si>
-    <t>27/12/2025</t>
+    <t>25/06/2026</t>
   </si>
   <si>
     <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
     <t>Formal work order for the work of Providing Functional Household Tap Connection (FHTC), Laying of Distribution Pipeline and allied works in connection with Jal Jeevan Mission (JJM) at Hatnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000770/2024-2025</t>
   </si>
   <si>
     <t>66/MD</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>30/06/2026</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Hatnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000845/2024-2025</t>
   </si>
   <si>
     <t>832/MD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
-    <t>01/10/2025</t>
-[...14 lines deleted...]
-    <t>03/10/2025</t>
+    <t>29/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -831,54 +816,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4">
         <v>3004466956</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>4.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>4.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -894,54 +879,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4">
         <v>3004466995</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>3.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>35</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1075,54 +1060,54 @@
       <c r="I7" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P7" s="4">
         <v>628.84</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>399.56</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>63.54</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1278,150 +1263,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P10" s="4">
         <v>30.13</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...20 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>979.94</v>
+      </c>
+      <c r="P11" s="8">
+        <v>407.47</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>41.58</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>