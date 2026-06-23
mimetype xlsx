--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,92 @@
     <t>ORD/000770/2024-2025</t>
   </si>
   <si>
     <t>66/MD</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Hatnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000845/2024-2025</t>
   </si>
   <si>
     <t>832/MD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>RTOR000013/2025-2026</t>
+  </si>
+  <si>
+    <t>2518/MD</t>
+  </si>
+  <si>
+    <t>29/05/2025</t>
+  </si>
+  <si>
+    <t>Land Development, Approach Road for HATNAGAR Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Sri Biswadip Sengupta, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000223/2025-2026</t>
+  </si>
+  <si>
+    <t>4021/MD</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC for HATNAGAR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte. Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2025-2026</t>
+  </si>
+  <si>
+    <t>3771/MD</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1263,87 +1305,272 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P10" s="4">
         <v>30.13</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="L11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P11" s="4">
+        <v>8.24</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P12" s="4">
+        <v>41.99</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P13" s="4">
+        <v>91.12</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1121.29</v>
+      </c>
+      <c r="P14" s="8">
+        <v>407.47</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>36.34</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>