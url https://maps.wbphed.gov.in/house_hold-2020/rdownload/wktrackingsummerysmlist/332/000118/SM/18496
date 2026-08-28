--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,231 +80,231 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>HATNAGAR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/18496</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of HATNAGAR Piped Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000372/2023-2024</t>
+  </si>
+  <si>
+    <t>3104/MD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>M/S GUPTA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>HATNAGAR PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and ,Solarisation of WBSEDCL energised pump house with Supply and Installation of Grid-connected Ground Mounted Solar PV systems with Net Metering at T/W No. I of Hatnagar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/020336)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000755/2023-2024</t>
+  </si>
+  <si>
+    <t>2822/MLMD</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Hatnagar PWSS , Gazol C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/001893/2023-2024</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>15/01/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. II of Hatnagar PWSS , Gazol C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001894/2023-2024</t>
   </si>
   <si>
-    <t>17/10/2023</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000165/2023-2024</t>
   </si>
   <si>
     <t>247/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000195/2023-2024</t>
   </si>
   <si>
     <t>817/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of HATNAGAR Piped Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...43 lines deleted...]
-  <si>
     <t>Formal work order for the work of Providing Functional Household Tap Connection (FHTC), Laying of Distribution Pipeline and allied works in connection with Jal Jeevan Mission (JJM) at Hatnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000770/2024-2025</t>
   </si>
   <si>
     <t>66/MD</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Hatnagar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000845/2024-2025</t>
   </si>
   <si>
     <t>832/MD</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
+    <t>Land Development, Approach Road for HATNAGAR Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Sri Biswadip Sengupta, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000223/2025-2026</t>
+  </si>
+  <si>
+    <t>4021/MD</t>
+  </si>
+  <si>
+    <t>22/08/2025</t>
+  </si>
+  <si>
+    <t>19/04/2026</t>
+  </si>
+  <si>
+    <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC for HATNAGAR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte. Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000214/2025-2026</t>
+  </si>
+  <si>
+    <t>3771/MD</t>
+  </si>
+  <si>
+    <t>04/08/2025</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
     <t>RTOR000013/2025-2026</t>
   </si>
   <si>
     <t>2518/MD</t>
   </si>
   <si>
     <t>29/05/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>01/04/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -842,682 +842,682 @@
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="L3" s="4">
-        <v>3004466956</v>
+      <c r="L3" s="4" t="s">
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.45</v>
+        <v>628.84</v>
       </c>
       <c r="Q3" s="4">
-        <v>4.45</v>
+        <v>399.56</v>
       </c>
       <c r="R3" s="4">
-        <v>100</v>
+        <v>63.54</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>3004466995</v>
+        <v>38</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>3.46</v>
+        <v>31.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.46</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>45</v>
+      </c>
+      <c r="L5" s="4">
+        <v>3004466995</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>8.25</v>
+        <v>3.46</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.46</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>50</v>
+      </c>
+      <c r="L6" s="4">
+        <v>3004466956</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>32.68</v>
+        <v>4.45</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.45</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>628.84</v>
+        <v>8.25</v>
       </c>
       <c r="Q7" s="4">
-        <v>399.56</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>63.54</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>31.01</v>
+        <v>32.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P9" s="4">
         <v>241.12</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>20</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
         <v>30.13</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>69</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="P11" s="4">
-        <v>8.24</v>
+        <v>41.99</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>73</v>
+        <v>27</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>41.99</v>
+        <v>91.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>51</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="P13" s="4">
-        <v>91.12</v>
+        <v>8.24</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>