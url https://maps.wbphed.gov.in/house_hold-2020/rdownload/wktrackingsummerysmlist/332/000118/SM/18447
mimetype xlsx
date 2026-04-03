--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -194,51 +194,51 @@
   <si>
     <t>RTOR000170/2023-2024</t>
   </si>
   <si>
     <t>358/MD</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Augmentation of SAMSI (Zone-I &amp; II) Piped Water Supply Scheme at Ratua-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Prasanta Mandal, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000356/2023-2024</t>
   </si>
   <si>
     <t>3014/MD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
-    <t>02/08/2025</t>
+    <t>29/04/2026</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I, II, III &amp; IV of Samsi (Zone-I) Water Supply Scheme and making compound lighting arrangement at Head Work Site in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008164)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000502/2023-2024</t>
   </si>
   <si>
     <t>2572/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>