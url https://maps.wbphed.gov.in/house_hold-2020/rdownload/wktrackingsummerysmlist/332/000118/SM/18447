--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -221,84 +221,69 @@
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I, II, III &amp; IV of Samsi (Zone-I) Water Supply Scheme and making compound lighting arrangement at Head Work Site in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008164)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000502/2023-2024</t>
   </si>
   <si>
     <t>2572/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>26/02/2026</t>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at Head worksite of Samsi (zone-II) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008164)</t>
   </si>
   <si>
     <t>ORD/000501/2023-2024</t>
   </si>
   <si>
     <t>2571/MLMD</t>
   </si>
   <si>
-    <t>21/02/2026</t>
+    <t>21/06/2026</t>
   </si>
   <si>
     <t>SUDIP DEY</t>
-  </si>
-[...13 lines deleted...]
-    <t>M/S FOUR STAR CONSTRUCTION</t>
   </si>
   <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/001771/2024-2025</t>
   </si>
   <si>
     <t>1275/MLMD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through pipe painting related to Jal Jeevan Mission works of Debipur, Kahala, Mahanandatola, Ratua &amp; Samsi GP under Ratua-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
@@ -732,73 +717,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -895,54 +880,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>0.86</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>231.59</v>
       </c>
       <c r="S3" s="4">
         <v>56</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1017,54 +1002,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>8.5</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>95.15</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1078,54 +1063,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>8.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>2.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>25.91</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1253,54 +1238,54 @@
       <c r="I9" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="P9" s="4">
         <v>1066.35</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>226.63</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>21.25</v>
       </c>
       <c r="S9" s="4">
         <v>38</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1375,284 +1360,223 @@
       <c r="I11" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>65</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>24.47</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>9.75</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>39.84</v>
       </c>
       <c r="S11" s="4">
         <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>64</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>6622</v>
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.95</v>
+        <v>0.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>0.78</v>
+        <v>0.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...27 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="A14" s="7" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1291.66</v>
+      </c>
+      <c r="P14" s="8">
+        <v>248.65</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>19.25</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>