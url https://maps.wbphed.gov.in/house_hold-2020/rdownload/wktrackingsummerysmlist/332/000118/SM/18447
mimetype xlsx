--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -194,141 +194,171 @@
   <si>
     <t>RTOR000170/2023-2024</t>
   </si>
   <si>
     <t>358/MD</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
     <t>Formal work order for the work of Augmentation of SAMSI (Zone-I &amp; II) Piped Water Supply Scheme at Ratua-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Prasanta Mandal, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000356/2023-2024</t>
   </si>
   <si>
     <t>3014/MD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
-    <t>29/04/2026</t>
+    <t>28/07/2026</t>
   </si>
   <si>
     <t>DUTTA ENTERPRISE</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I, II, III &amp; IV of Samsi (Zone-I) Water Supply Scheme and making compound lighting arrangement at Head Work Site in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008164)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000502/2023-2024</t>
   </si>
   <si>
     <t>2572/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>26/06/2026</t>
+    <t>24/10/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at Head worksite of Samsi (zone-II) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008164)</t>
   </si>
   <si>
     <t>ORD/000501/2023-2024</t>
   </si>
   <si>
     <t>2571/MLMD</t>
   </si>
   <si>
-    <t>21/06/2026</t>
+    <t>19/10/2026</t>
   </si>
   <si>
     <t>SUDIP DEY</t>
   </si>
   <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/001771/2024-2025</t>
   </si>
   <si>
     <t>1275/MLMD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through pipe painting related to Jal Jeevan Mission works of Debipur, Kahala, Mahanandatola, Ratua &amp; Samsi GP under Ratua-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000969/2024-2025</t>
   </si>
   <si>
     <t>658/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>M/S TEWARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Emergent repair work of Pump house due to sudden settling of Pump House floor in front of Samsi Hospital in Samsi Piped Water Supply Scheme on urgent basis under Malda Division, PHE Dte. in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000718/2025-2026</t>
+  </si>
+  <si>
+    <t>3709/MD</t>
+  </si>
+  <si>
+    <t>29/07/2025</t>
+  </si>
+  <si>
+    <t>25/01/2026</t>
+  </si>
+  <si>
+    <t>M/S FOUR STAR CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>1st layer Land Development Work at Head Work site of Samsi Zone-II Water Supply Scheme under Ratua-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000764/2024-2025</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,73 +747,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1496,87 +1526,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P13" s="4">
         <v>0.97</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.32</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L15" s="4">
+        <v>6622</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>1292.93</v>
+      </c>
+      <c r="P16" s="8">
+        <v>248.65</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>19.23</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>