--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,203 +89,218 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Augmentation of Samsi PWSS.</t>
   </si>
   <si>
     <t>SM/18447</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for the work of Augmentation of SAMSI (Zone-I &amp; II) Piped Water Supply Scheme at Ratua-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Prasanta Mandal, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Rahul Das Biswas, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000356/2023-2024</t>
+  </si>
+  <si>
+    <t>3014/MD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>28/07/2026</t>
+  </si>
+  <si>
+    <t>DUTTA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I, II, III &amp; IV of Samsi (Zone-I) Water Supply Scheme and making compound lighting arrangement at Head Work Site in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008164)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000502/2023-2024</t>
+  </si>
+  <si>
+    <t>2572/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at Head worksite of Samsi (zone-II) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/008164)</t>
+  </si>
+  <si>
+    <t>ORD/000501/2023-2024</t>
+  </si>
+  <si>
+    <t>2571/MLMD</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>SUDIP DEY</t>
+  </si>
+  <si>
     <t>Continuation work order for the work of Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Executive Engineer, Malda Division, PHE Dte. (Period from 01/11/2023 to 30/04/2024).</t>
   </si>
   <si>
     <t>Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Sujit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000716/2023-2024</t>
   </si>
   <si>
     <t>4428/MD</t>
   </si>
   <si>
     <t>30/10/2023</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>SHABNAM ARA</t>
   </si>
   <si>
     <t>Sinking of 200 mm (all through) Big Dia. Tube-Well of 120 M Deep at Tubewell No-1of Samsi Zone-I PWSS under Ratua-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Rahul Das Biswas, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000455/2024-2025</t>
   </si>
   <si>
     <t>4809/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
     <t>Sinking of 200 mm (all through) Big Dia. Tube-Well of 120 M Deep at Tubewell No-2 of Samsi Zone-I PWSS under Ratua-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000456/2024-2025</t>
   </si>
   <si>
     <t>4810/MD</t>
   </si>
   <si>
     <t>Sinking of 200 mm (all through) Big Dia. Tube-Well of 120 M Deep at Samsi Hospital of Samsi Zone-I PWSS under Ratua-I Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000457/2024-2025</t>
   </si>
   <si>
     <t>4811/MD</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
   </si>
   <si>
+    <t>1st layer Land Development Work at Head Work site of Samsi Zone-II Water Supply Scheme under Ratua-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000764/2024-2025</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>M/S FOUR STAR CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000196/2023-2024</t>
   </si>
   <si>
     <t>818/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000170/2023-2024</t>
   </si>
   <si>
     <t>358/MD</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
-    <t>Formal work order for the work of Augmentation of SAMSI (Zone-I &amp; II) Piped Water Supply Scheme at Ratua-I Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...61 lines deleted...]
-  <si>
     <t>Continuation work- Hiring of Inspection vehicle (Diesel driven) for official use of Assistant Engineer-II under office of the Executive Engineer, Malda Mechanical Division, P.H.E. Dte.</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/001771/2024-2025</t>
   </si>
   <si>
     <t>1275/MLMD</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>29/04/2025</t>
   </si>
   <si>
     <t>SUBRATA SAHA</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through pipe painting related to Jal Jeevan Mission works of Debipur, Kahala, Mahanandatola, Ratua &amp; Samsi GP under Ratua-I Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
@@ -300,65 +315,50 @@
     <t>658/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>M/S TEWARI CONSTRUCTION</t>
   </si>
   <si>
     <t>Emergent repair work of Pump house due to sudden settling of Pump House floor in front of Samsi Hospital in Samsi Piped Water Supply Scheme on urgent basis under Malda Division, PHE Dte. in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000718/2025-2026</t>
   </si>
   <si>
     <t>3709/MD</t>
   </si>
   <si>
     <t>29/07/2025</t>
   </si>
   <si>
     <t>25/01/2026</t>
-  </si>
-[...13 lines deleted...]
-    <t>30/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,775 +907,775 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>0.86</v>
+        <v>1066.35</v>
       </c>
       <c r="Q3" s="4">
-        <v>1.98</v>
+        <v>226.63</v>
       </c>
       <c r="R3" s="4">
-        <v>231.59</v>
+        <v>21.25</v>
       </c>
       <c r="S3" s="4">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>8.5</v>
+        <v>44.09</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>8.5</v>
+        <v>24.47</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.08</v>
+        <v>9.75</v>
       </c>
       <c r="R5" s="4">
-        <v>95.15</v>
+        <v>39.84</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>8.5</v>
+        <v>0.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>2.2</v>
+        <v>1.98</v>
       </c>
       <c r="R6" s="4">
-        <v>25.91</v>
+        <v>231.59</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>98.17</v>
+        <v>8.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>30.48</v>
+        <v>8.5</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>8.08</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>95.15</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>1066.35</v>
+        <v>8.5</v>
       </c>
       <c r="Q9" s="4">
-        <v>226.63</v>
+        <v>2.2</v>
       </c>
       <c r="R9" s="4">
-        <v>21.25</v>
+        <v>25.91</v>
       </c>
       <c r="S9" s="4">
-        <v>38</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4">
+        <v>6622</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P10" s="4">
-        <v>44.09</v>
+        <v>0.95</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>24.47</v>
+        <v>98.17</v>
       </c>
       <c r="Q11" s="4">
-        <v>9.75</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>39.84</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="P12" s="4">
-        <v>0.78</v>
+        <v>30.48</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
+      <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="J13" s="13" t="s">
+      <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.97</v>
+        <v>0.78</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.32</v>
+        <v>0.97</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>6622</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>96</v>
+        <v>72</v>
       </c>
       <c r="P15" s="4">
-        <v>0.95</v>
+        <v>0.32</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>