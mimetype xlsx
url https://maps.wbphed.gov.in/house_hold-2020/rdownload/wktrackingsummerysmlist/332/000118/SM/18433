--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -212,120 +212,96 @@
   <si>
     <t>2383/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of BABUPUR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000360/2023-2024</t>
   </si>
   <si>
     <t>3033/MD</t>
   </si>
   <si>
     <t>09/08/2023</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>28/05/2026</t>
   </si>
   <si>
     <t>M/S UDYOG &amp; CO.</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Babupur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000717/2024-2025</t>
   </si>
   <si>
     <t>6408/MD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>15/02/2026</t>
   </si>
   <si>
     <t>MANIK CHOUDHURY</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Fatepur, Paharpur, Uttar Mahinagar, Arazi Jalsa, Babupur, Rajaramchak &amp; Emamnagar PWSS under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000950/2024-2025</t>
   </si>
   <si>
     <t>639/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
-  </si>
-[...22 lines deleted...]
-    <t>TARUN KUMAR BHATTACHARYA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,73 +690,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1440,150 +1416,87 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>0.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="3">
-[...20 lines deleted...]
-      <c r="H13" s="13" t="s">
+      <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1520.24</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
-    <row r="14" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>