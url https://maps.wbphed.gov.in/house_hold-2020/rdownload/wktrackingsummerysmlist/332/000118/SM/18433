--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,62 @@
     <t>MANIK CHOUDHURY</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Fatepur, Paharpur, Uttar Mahinagar, Arazi Jalsa, Babupur, Rajaramchak &amp; Emamnagar PWSS under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000950/2024-2025</t>
   </si>
   <si>
     <t>639/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Erection of Jal Jeevan Mission Sign Board for Babupur and Hatnagar PWSS at Gazol block under RWS Malda Sub-Division in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000974/2024-2025</t>
+  </si>
+  <si>
+    <t>663/MD</t>
+  </si>
+  <si>
+    <t>S. M. BUILDER</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1276,54 +1288,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>1331.07</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>671.46</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>50.45</v>
       </c>
       <c r="S10" s="4">
         <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1416,87 +1428,150 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>0.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.26</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1520.5</v>
+      </c>
+      <c r="P14" s="8">
+        <v>671.46</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>44.16</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>