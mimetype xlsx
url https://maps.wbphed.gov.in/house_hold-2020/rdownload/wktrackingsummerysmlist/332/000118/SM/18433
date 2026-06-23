--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,86 @@
     <t>ORD/000950/2024-2025</t>
   </si>
   <si>
     <t>639/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
   </si>
   <si>
     <t>Erection of Jal Jeevan Mission Sign Board for Babupur and Hatnagar PWSS at Gazol block under RWS Malda Sub-Division in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000974/2024-2025</t>
   </si>
   <si>
     <t>663/MD</t>
   </si>
   <si>
     <t>S. M. BUILDER</t>
+  </si>
+  <si>
+    <t>RTOR000001/2025-2026</t>
+  </si>
+  <si>
+    <t>1291/MD</t>
+  </si>
+  <si>
+    <t>03/04/2025</t>
+  </si>
+  <si>
+    <t>RTOR000009/2025-2026</t>
+  </si>
+  <si>
+    <t>2583/MD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC, Construction of Approach Road, Land development and allied work for BABUPUR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte. Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Sri Biswadip Sengupta , Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000904/2025-2026</t>
+  </si>
+  <si>
+    <t>468/MD</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +738,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1491,87 +1527,268 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="P13" s="4">
         <v>0.26</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P14" s="4">
+        <v>28.59</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P15" s="4">
+        <v>6.94</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P16" s="4">
+        <v>47.97</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1604.01</v>
+      </c>
+      <c r="P17" s="8">
+        <v>671.46</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>41.86</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>