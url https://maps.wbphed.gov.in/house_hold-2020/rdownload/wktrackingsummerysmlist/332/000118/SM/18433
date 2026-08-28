--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,204 +80,204 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>BABUPUR PWSS</t>
+  </si>
+  <si>
+    <t>SM/18433</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Babupur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014434)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000375/2023-2024</t>
+  </si>
+  <si>
+    <t>2383/MLMD</t>
+  </si>
+  <si>
+    <t>28/07/2023</t>
+  </si>
+  <si>
+    <t>24/01/2024</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
-    <t>BABUPUR PWSS</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Formal work order for the work of Implementation of BABUPUR Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000360/2023-2024</t>
+  </si>
+  <si>
+    <t>3033/MD</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>M/S UDYOG &amp; CO.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Babupur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000676/2024-2025</t>
   </si>
   <si>
     <t>6201/MD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>M/S GHOSH CONSTRUCTION</t>
   </si>
   <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Babupur Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000717/2024-2025</t>
+  </si>
+  <si>
+    <t>6408/MD</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>MANIK CHOUDHURY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000193/2023-2024</t>
   </si>
   <si>
     <t>815/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000026/2024-2025</t>
   </si>
   <si>
     <t>6156/MD</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>RTOR000161/2023-2024</t>
   </si>
   <si>
     <t>236/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Babupur, Gazol CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03683/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-666</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Babupur, Gazol CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03682/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-665</t>
-  </si>
-[...58 lines deleted...]
-    <t>MANIK CHOUDHURY</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Fatepur, Paharpur, Uttar Mahinagar, Arazi Jalsa, Babupur, Rajaramchak &amp; Emamnagar PWSS under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000950/2024-2025</t>
   </si>
   <si>
     <t>639/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
   </si>
@@ -900,562 +900,562 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>7.15</v>
+        <v>41.99</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>49.72</v>
+        <v>1331.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>671.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>50.45</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>12.16</v>
+        <v>7.15</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>19.1</v>
+        <v>50.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>3.75</v>
+        <v>49.72</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>3.41</v>
+        <v>12.16</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="I9" s="13" t="s">
         <v>55</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>41.99</v>
+        <v>19.1</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P10" s="4">
-        <v>1331.07</v>
+        <v>3.75</v>
       </c>
       <c r="Q10" s="4">
-        <v>671.46</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>50.45</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>65</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>50.96</v>
+        <v>3.41</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
@@ -1474,51 +1474,51 @@
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>75</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
@@ -1537,202 +1537,202 @@
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="P14" s="4">
         <v>28.59</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>34</v>
+        <v>55</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>38</v>
+        <v>59</v>
       </c>
       <c r="P15" s="4">
         <v>6.94</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>93</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="P16" s="4">
         <v>47.97</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>98</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>