--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -209,51 +209,51 @@
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Parahar, Pandua CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03696/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-674</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of PARAHAR Piped Water Supply Scheme at Gazole Dev. Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000316/2023-2024</t>
   </si>
   <si>
     <t>2951/MD</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>21/08/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Parahar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000450/2024-2025</t>
   </si>
   <si>
     <t>3730/MLMD</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>