--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -227,51 +227,51 @@
   <si>
     <t>2951/MD</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
     <t>21/08/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Parahar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000450/2024-2025</t>
   </si>
   <si>
     <t>3730/MLMD</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>28/12/2025</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1253,54 +1253,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>62</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P10" s="4">
         <v>1038.77</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>658.47</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>63.39</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1350,54 +1350,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>73</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1246.45</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>658.47</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>52.83</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>