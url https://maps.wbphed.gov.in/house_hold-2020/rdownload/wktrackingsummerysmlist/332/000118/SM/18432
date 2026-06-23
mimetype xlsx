--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,59 @@
     <t>02/08/2023</t>
   </si>
   <si>
     <t>21/08/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Parahar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000450/2024-2025</t>
   </si>
   <si>
     <t>3730/MLMD</t>
   </si>
   <si>
     <t>28/12/2025</t>
   </si>
   <si>
     <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>RTOR000012/2025-2026</t>
+  </si>
+  <si>
+    <t>2580/MD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="68.269043" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1330,87 +1339,146 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="4">
         <v>25.68</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>83</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="L12" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P12" s="4">
+        <v>9.19</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>1255.64</v>
+      </c>
+      <c r="P13" s="8">
+        <v>658.47</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>52.44</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>