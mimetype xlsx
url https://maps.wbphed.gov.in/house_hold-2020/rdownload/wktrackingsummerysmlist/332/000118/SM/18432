--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,189 +92,189 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>PARAHAR PWSS</t>
   </si>
   <si>
     <t>SM/18432</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of PARAHAR Piped Water Supply Scheme at Gazole Dev. Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000316/2023-2024</t>
+  </si>
+  <si>
+    <t>2951/MD</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at Head Work site of Parahar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000270/2024-2025</t>
   </si>
   <si>
     <t>3228/MD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>28/07/2024</t>
   </si>
   <si>
-    <t>HANNAN BUILDERS PVT. LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Parahar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000633/2024-2025</t>
   </si>
   <si>
     <t>5912/MD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube Well site of Parahar Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000181/2024-2025</t>
   </si>
   <si>
     <t>2956/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Parahar Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000450/2024-2025</t>
+  </si>
+  <si>
+    <t>3730/MLMD</t>
+  </si>
+  <si>
+    <t>28/12/2025</t>
+  </si>
+  <si>
+    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000192/2023-2024</t>
   </si>
   <si>
     <t>814/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000159/2023-2024</t>
   </si>
   <si>
     <t>239/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Parahar, Pandua CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03697/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-675</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Parahar, Pandua CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03696/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-674</t>
-  </si>
-[...34 lines deleted...]
-    <t>NABAUDYAG ELECTRICAL ENGINEERING CO-OPERATIV SOCIETY LTD.</t>
   </si>
   <si>
     <t>RTOR000012/2025-2026</t>
   </si>
   <si>
     <t>2580/MD</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -834,60 +834,60 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>27.72</v>
+        <v>1038.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>658.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>63.39</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
@@ -897,51 +897,51 @@
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P4" s="4">
-        <v>71.72</v>
+        <v>27.72</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
@@ -960,469 +960,469 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>7.92</v>
+        <v>71.72</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>47.82</v>
+        <v>7.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>52</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>14.56</v>
+        <v>25.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>83</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>6.41</v>
+        <v>47.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>52</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>5.86</v>
+        <v>14.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>1038.77</v>
+        <v>6.41</v>
       </c>
       <c r="Q10" s="4">
-        <v>658.47</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>63.39</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>66</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>25.68</v>
+        <v>5.86</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>83</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="P12" s="4">
         <v>9.19</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>