--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -173,87 +173,69 @@
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of PARAIL Piped Water Supply Scheme at Gazole Dev. Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000261/2023-2024</t>
   </si>
   <si>
     <t>3008/MD</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
-    <t>31/08/2025</t>
+    <t>28/05/2026</t>
   </si>
   <si>
     <t>M/S TAPAS KUMAR CHAKRABORTY &amp; CO</t>
   </si>
   <si>
-    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Parail Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...16 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall at Head Work site of Parail Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000264/2024-2025</t>
   </si>
   <si>
     <t>3212/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
-    <t>01/10/2025</t>
+    <t>30/03/2026</t>
   </si>
   <si>
     <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -645,51 +627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1108,167 +1090,104 @@
       <c r="H8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>60.83</v>
+        <v>26.23</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...20 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1134.69</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>