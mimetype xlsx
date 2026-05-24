--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,92 +153,50 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000160/2023-2024</t>
   </si>
   <si>
     <t>235/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Parail, Gazole CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03720/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-707</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...40 lines deleted...]
-    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -627,73 +585,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -981,213 +939,87 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>22.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="3">
-[...20 lines deleted...]
-      <c r="H7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="8"/>
+      <c r="M7" s="8"/>
+      <c r="N7" s="8"/>
+      <c r="O7" s="8">
+        <v>97.13</v>
+      </c>
+      <c r="P7" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="8">
+        <v>0</v>
+      </c>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
-    <row r="8" spans="1:23">
-[...94 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>