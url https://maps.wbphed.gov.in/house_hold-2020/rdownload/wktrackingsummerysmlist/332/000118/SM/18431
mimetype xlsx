--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,50 +153,137 @@
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000160/2023-2024</t>
   </si>
   <si>
     <t>235/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Parail, Gazole CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03720/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-707</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>RTOR000008/2025-2026</t>
+  </si>
+  <si>
+    <t>2582/MD</t>
+  </si>
+  <si>
+    <t>30/05/2025</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of PARAIL Piped Water Supply Scheme at Gazole Dev. Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000261/2023-2024</t>
+  </si>
+  <si>
+    <t>3008/MD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>M/S TAPAS KUMAR CHAKRABORTY &amp; CO</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Parail Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000786/2024-2025</t>
+  </si>
+  <si>
+    <t>351/MD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>M/S TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Parail Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000264/2024-2025</t>
+  </si>
+  <si>
+    <t>3212/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC and Land development for PARAIL Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Sri Biswadip Sengupta , Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000902/2025-2026</t>
+  </si>
+  <si>
+    <t>466/MD</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -585,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="38.847656" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -939,87 +1026,398 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>22.02</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="L7" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P7" s="4">
+        <v>10.05</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>0</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P8" s="4">
+        <v>1011.34</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>539.53</v>
+      </c>
+      <c r="R8" s="4">
+        <v>53.35</v>
+      </c>
+      <c r="S8" s="4">
+        <v>55</v>
+      </c>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P9" s="4">
+        <v>60.83</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10" s="4">
+        <v>26.23</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>70</v>
+      </c>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P11" s="4">
+        <v>32.8</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1238.38</v>
+      </c>
+      <c r="P12" s="8">
+        <v>539.53</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>43.57</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>