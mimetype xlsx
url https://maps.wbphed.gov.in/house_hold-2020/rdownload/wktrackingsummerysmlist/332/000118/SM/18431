--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -80,192 +80,192 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>PARAIL PWSS</t>
+  </si>
+  <si>
+    <t>SM/18431</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of PARAIL Piped Water Supply Scheme at Gazole Dev. Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000261/2023-2024</t>
+  </si>
+  <si>
+    <t>3008/MD</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>M/S TAPAS KUMAR CHAKRABORTY &amp; CO</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>PARAIL PWSS</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Parail Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014391)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000384/2023-2024</t>
   </si>
   <si>
     <t>2392/MLMD</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>24/01/2024</t>
   </si>
   <si>
     <t>ALPHA ENTERPRISE.</t>
   </si>
   <si>
-    <t>Malda Division</t>
+    <t>Construction of Boundary Wall at Head Work site of Parail Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000264/2024-2025</t>
+  </si>
+  <si>
+    <t>3212/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000191/2023-2024</t>
   </si>
   <si>
     <t>813/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000160/2023-2024</t>
   </si>
   <si>
     <t>235/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Parail, Gazole CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03720/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-707</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Parail Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000786/2024-2025</t>
+  </si>
+  <si>
+    <t>351/MD</t>
+  </si>
+  <si>
+    <t>30/01/2025</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>M/S TAPAS KUMAR CHAKRABORTY</t>
+  </si>
+  <si>
     <t>RTOR000008/2025-2026</t>
   </si>
   <si>
     <t>2582/MD</t>
   </si>
   <si>
     <t>30/05/2025</t>
-  </si>
-[...58 lines deleted...]
-    <t>M/S JHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Dedicated Pipe laying for better Functionality and Providing Balance FHTC and Land development for PARAIL Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Sri Biswadip Sengupta , Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000902/2025-2026</t>
   </si>
   <si>
     <t>466/MD</t>
   </si>
   <si>
     <t>27/01/2026</t>
   </si>
   <si>
     <t>26/06/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -815,553 +815,553 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>28.69</v>
+        <v>1011.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>539.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.35</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>39.07</v>
+        <v>28.69</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.35</v>
+        <v>26.23</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>22.02</v>
+        <v>39.07</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>10.05</v>
+        <v>7.35</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="P8" s="4">
-        <v>1011.34</v>
+        <v>22.02</v>
       </c>
       <c r="Q8" s="4">
-        <v>539.53</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>53.35</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
         <v>60.83</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="J10" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>26.23</v>
+        <v>10.05</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P11" s="4">
         <v>32.8</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>76</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>