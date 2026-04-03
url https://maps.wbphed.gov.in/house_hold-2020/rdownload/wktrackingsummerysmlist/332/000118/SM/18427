--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -116,71 +116,56 @@
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kaluari Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Sujit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000645/2024-2025</t>
   </si>
   <si>
     <t>5922/MD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>USHA ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at 3rd Tubewell Site of Kaluari Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
-    <t>ORD/001007/2023-2024</t>
-[...16 lines deleted...]
-  <si>
     <t>ORD/001030/2023-2024</t>
   </si>
   <si>
     <t>1256//MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>GOUTAM SAHA</t>
   </si>
   <si>
     <t>Laying of Distribution system of Kaluari Piped Water Supply Scheme at Old Malda Block for west part of rail line of mouza Adatpur &amp; Jhanjra of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000254/2024-2025</t>
   </si>
   <si>
     <t>3190/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
@@ -257,90 +242,105 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Kaluari, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00771/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-182</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of KALUARI Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000353/2023-2024</t>
   </si>
   <si>
     <t>3017/MD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>28/04/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Kaluari Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/018421)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000677/2023-2024</t>
   </si>
   <si>
     <t>2755/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 120m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Kaluari Water Supply Scheme of Old Malda Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000316/2024-2025</t>
   </si>
   <si>
     <t>3964/MD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Kaluari Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>2889/MD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -930,782 +930,782 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>87.47</v>
+        <v>7.48</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>7.48</v>
+        <v>85.91</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="N6" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>85.91</v>
+        <v>6.58</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="4" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>6.58</v>
+        <v>75.05</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="P8" s="4">
-        <v>75.05</v>
+        <v>76.82</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>76.82</v>
+        <v>8.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="P10" s="4">
-        <v>8.32</v>
+        <v>6.18</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="P11" s="4">
-        <v>6.18</v>
+        <v>4.56</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I12" s="13"/>
-[...1 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>69</v>
+        <v>33</v>
       </c>
       <c r="P12" s="4">
-        <v>4.56</v>
+        <v>709.22</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>709.22</v>
+        <v>40.16</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>76</v>
+        <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>64</v>
+        <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>84</v>
+        <v>28</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>89</v>
+        <v>33</v>
       </c>
       <c r="P14" s="4">
-        <v>40.16</v>
+        <v>45.21</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>90</v>
+        <v>60</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="4">
-        <v>45.21</v>
+        <v>19.58</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>95</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
-        <v>1174.67</v>
+        <v>1106.79</v>
       </c>
       <c r="P16" s="8">
         <v>0</v>
       </c>
       <c r="Q16" s="8">
         <v>0</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>