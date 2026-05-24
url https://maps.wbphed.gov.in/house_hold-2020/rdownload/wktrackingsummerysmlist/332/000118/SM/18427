--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -263,84 +263,105 @@
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Kaluari Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/018421)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000677/2023-2024</t>
   </si>
   <si>
     <t>2755/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
-    <t>27/04/2026</t>
+    <t>24/10/2026</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 120m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Kaluari Water Supply Scheme of Old Malda Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000316/2024-2025</t>
   </si>
   <si>
     <t>3964/MD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>01/05/2026</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Kaluari Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>2889/MD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Sahapur, Kaluari, Sujapur, Mekpur &amp; Mabrakpur PWSS under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000967/2024-2025</t>
+  </si>
+  <si>
+    <t>656/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>PRITAM ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +750,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1083,54 +1104,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>6.58</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.8</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>88.04</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
@@ -1441,54 +1462,54 @@
       <c r="I12" s="13" t="s">
         <v>72</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="4">
         <v>709.22</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>418.03</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>58.94</v>
       </c>
       <c r="S12" s="4">
         <v>76</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
@@ -1504,54 +1525,54 @@
       <c r="I13" s="13" t="s">
         <v>78</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>40.16</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>29.37</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>73.13</v>
       </c>
       <c r="S13" s="4">
         <v>90</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
@@ -1644,87 +1665,150 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="4">
         <v>19.58</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1107.69</v>
+      </c>
+      <c r="P17" s="8">
+        <v>453.19</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>40.91</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>