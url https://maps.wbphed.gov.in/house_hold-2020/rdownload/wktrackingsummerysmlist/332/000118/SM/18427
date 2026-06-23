--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -242,51 +242,51 @@
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Kaluari, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00771/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-182</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of KALUARI Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000353/2023-2024</t>
   </si>
   <si>
     <t>3017/MD</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
-    <t>28/04/2026</t>
+    <t>27/07/2026</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Kaluari Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/018421)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000677/2023-2024</t>
   </si>
   <si>
     <t>2755/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>24/10/2026</t>
   </si>
   <si>
     <t>HANNAN BUILDERS PVT. LTD.</t>
   </si>
@@ -318,50 +318,83 @@
     <t>07/06/2024</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Sahapur, Kaluari, Sujapur, Mekpur &amp; Mabrakpur PWSS under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000967/2024-2025</t>
   </si>
   <si>
     <t>656/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>PRITAM ENTERPRISE</t>
+  </si>
+  <si>
+    <t>ORD/001007/2023-2024</t>
+  </si>
+  <si>
+    <t>1190/MD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, RWS Malda Sub-Division Division, PHE Dte. (Car-2) (Period from 01/01/2026 to 30/06/2026).</t>
+  </si>
+  <si>
+    <t>ORD/000851/2025-2026</t>
+  </si>
+  <si>
+    <t>6437/MD</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,51 +783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1728,87 +1761,213 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="P16" s="4">
         <v>0.89</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I17" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P17" s="4">
+        <v>87.47</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>0</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>113</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>1196.01</v>
+      </c>
+      <c r="P19" s="8">
+        <v>453.19</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>37.89</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>