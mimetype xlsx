--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,309 +92,309 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Maldah (Old)</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>KALUARI PWSS</t>
   </si>
   <si>
     <t>SM/18427</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of KALUARI Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sujit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000353/2023-2024</t>
+  </si>
+  <si>
+    <t>3017/MD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
+  </si>
+  <si>
+    <t>USHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I II &amp; III and Making Compound Lighting arrangement and allied works at T/W No. I of Kaluari Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/018421)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000677/2023-2024</t>
+  </si>
+  <si>
+    <t>2755/MLMD</t>
+  </si>
+  <si>
+    <t>14/08/2023</t>
+  </si>
+  <si>
+    <t>24/10/2026</t>
+  </si>
+  <si>
+    <t>HANNAN BUILDERS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 120m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Kaluari Water Supply Scheme of Old Malda Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000316/2024-2025</t>
+  </si>
+  <si>
+    <t>3964/MD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kaluari Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
-    <t>Mr. Sujit Sarkar, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000645/2024-2025</t>
   </si>
   <si>
     <t>5922/MD</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
-    <t>USHA ENTERPRISE</t>
+    <t>ORD/001007/2023-2024</t>
+  </si>
+  <si>
+    <t>1190/MD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tubewell Site of Kaluari Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Amit Biswas, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001030/2023-2024</t>
   </si>
   <si>
     <t>1256//MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>GOUTAM SAHA</t>
   </si>
   <si>
     <t>Laying of Distribution system of Kaluari Piped Water Supply Scheme at Old Malda Block for west part of rail line of mouza Adatpur &amp; Jhanjra of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000254/2024-2025</t>
   </si>
   <si>
     <t>3190/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>11/08/2024</t>
   </si>
   <si>
     <t>EVEREST INFRATECH INC</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at Head Work site of Kaluari Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>2889/MD</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at 2nd Tubewell Site of Kaluari Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/001029/2023-2024</t>
   </si>
   <si>
     <t>1255/MD</t>
   </si>
   <si>
     <t>CHARU CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000197/2023-2024</t>
   </si>
   <si>
     <t>819/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000171/2023-2024</t>
   </si>
   <si>
     <t>357/MD</t>
   </si>
   <si>
     <t>16/01/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Kaluari, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00772/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-183</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Kaluari, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
+  </si>
+  <si>
+    <t>BILL/00771/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-182</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Kaluari, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00770/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-181</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Kaluari, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
-[...77 lines deleted...]
-    <t>01/12/2024</t>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, RWS Malda Sub-Division Division, PHE Dte. (Car-2) (Period from 01/01/2026 to 30/06/2026).</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000851/2025-2026</t>
+  </si>
+  <si>
+    <t>6437/MD</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Sahapur, Kaluari, Sujapur, Mekpur &amp; Mabrakpur PWSS under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Shreya Das, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000967/2024-2025</t>
   </si>
   <si>
     <t>656/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>PRITAM ENTERPRISE</t>
-  </si>
-[...31 lines deleted...]
-    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -945,985 +945,985 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>21.7</v>
+        <v>709.22</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>418.03</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>58.94</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>7.48</v>
+        <v>40.16</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.37</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.13</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>85.91</v>
+        <v>45.21</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>6.58</v>
+        <v>21.7</v>
       </c>
       <c r="Q6" s="4">
-        <v>5.8</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>88.04</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>75.05</v>
+        <v>87.47</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>76.82</v>
+        <v>7.48</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>8.32</v>
+        <v>85.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="P10" s="4">
-        <v>6.18</v>
+        <v>19.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="P11" s="4">
-        <v>4.56</v>
+        <v>6.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>5.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>88.04</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>33</v>
+        <v>85</v>
       </c>
       <c r="P12" s="4">
-        <v>709.22</v>
+        <v>75.05</v>
       </c>
       <c r="Q12" s="4">
-        <v>418.03</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>58.94</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>40.16</v>
+        <v>76.82</v>
       </c>
       <c r="Q13" s="4">
-        <v>29.37</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>73.13</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>33</v>
+        <v>93</v>
       </c>
       <c r="P14" s="4">
-        <v>45.21</v>
+        <v>8.32</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>19.58</v>
+        <v>4.56</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
-[...6 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="P16" s="4">
-        <v>0.89</v>
+        <v>6.18</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="13" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="I17" s="13" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="J17" s="13" t="s">
-        <v>28</v>
+        <v>101</v>
       </c>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="O17" s="4" t="s">
         <v>106</v>
       </c>
       <c r="P17" s="4">
-        <v>87.47</v>
+        <v>0.86</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="13" t="s">
         <v>107</v>
       </c>
       <c r="I18" s="13" t="s">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="J18" s="13" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>108</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="M18" s="4" t="s">
         <v>110</v>
       </c>
       <c r="N18" s="4" t="s">
         <v>111</v>
       </c>
       <c r="O18" s="4" t="s">
         <v>112</v>
       </c>
       <c r="P18" s="4">
-        <v>0.86</v>
+        <v>0.89</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>113</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>1196.01</v>