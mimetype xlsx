--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -131,51 +131,51 @@
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Perapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000154/2024-2025</t>
   </si>
   <si>
     <t>2923/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
-    <t>01/01/2026</t>
+    <t>31/01/2026</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000190/2023-2024</t>
   </si>
   <si>
     <t>812/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000155/2023-2024</t>
   </si>
   <si>
     <t>234/MD</t>
   </si>
@@ -224,51 +224,51 @@
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Laying of Distribution of UPVC Pipeline of PERAPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000898/2024-2025</t>
   </si>
   <si>
     <t>1214/MD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>29/01/2026</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Perapur Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>1612/MD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>28/08/2025</t>
   </si>
   <si>
     <t>MANIK CHANDRA SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>