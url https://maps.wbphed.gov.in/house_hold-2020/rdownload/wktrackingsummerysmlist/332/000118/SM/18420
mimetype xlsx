--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -131,51 +131,51 @@
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Perapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000154/2024-2025</t>
   </si>
   <si>
     <t>2923/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
-    <t>31/01/2026</t>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000190/2023-2024</t>
   </si>
   <si>
     <t>812/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000155/2023-2024</t>
   </si>
   <si>
     <t>234/MD</t>
   </si>
@@ -242,51 +242,51 @@
   <si>
     <t>1214/MD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Perapur Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000020/2025-2026</t>
   </si>
   <si>
     <t>1612/MD</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
-    <t>28/08/2025</t>
+    <t>27/10/2025</t>
   </si>
   <si>
     <t>MANIK CHANDRA SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -906,54 +906,54 @@
       <c r="I4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>23.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>14.63</v>
       </c>
       <c r="S4" s="4">
         <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1087,54 +1087,54 @@
       <c r="I7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>838.31</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>146.49</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>17.47</v>
       </c>
       <c r="S7" s="4">
         <v>10</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
@@ -1310,54 +1310,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1135.64</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>149.97</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>13.21</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>