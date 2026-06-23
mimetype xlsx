--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,77 @@
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Perapur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015903)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000494/2023-2024</t>
   </si>
   <si>
     <t>2565/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>26/02/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
+    <t>RTOR000024/2025-2026</t>
+  </si>
+  <si>
+    <t>2811/MD</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>QUOTATION PAYMENT FOR PH NO 2 OF PERAPUR W/S SCHEME UNDER AIHO CCC UNDER MALDA DISTRICT</t>
+  </si>
+  <si>
+    <t>BILL/00174/2025-2026</t>
+  </si>
+  <si>
+    <t>11/04/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>QUOTATION PAYMENT FOR PH NO 1 OF PERAPUR W/S SCHEME UNDER AIHO CCC UNDER MALDA DISTRICT</t>
+  </si>
+  <si>
+    <t>BILL/00175/2025-2026</t>
   </si>
   <si>
     <t>Laying of Distribution of UPVC Pipeline of PERAPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000898/2024-2025</t>
   </si>
   <si>
     <t>1214/MD</t>
   </si>
   <si>
     <t>25/03/2025</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>BANIK BROTHERS</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Perapur Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
@@ -678,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1186,191 +1213,364 @@
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>71</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
-        <v>66.48</v>
+        <v>19.79</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>22</v>
+        <v>56</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="P10" s="4">
-        <v>97.83</v>
+        <v>3.52</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="4">
+        <v>7.86</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>66.48</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>97.83</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>1166.81</v>
+      </c>
+      <c r="P14" s="8">
+        <v>149.97</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>12.85</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>