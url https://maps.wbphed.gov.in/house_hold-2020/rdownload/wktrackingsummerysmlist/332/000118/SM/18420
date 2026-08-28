--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -92,56 +92,104 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Habibpur</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>PERAPUR PWSS</t>
   </si>
   <si>
     <t>SM/18420</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Formal work order for the work of Implementation of PERAPUR Piped Water Supply Scheme at Habibpur Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000358/2023-2024</t>
+  </si>
+  <si>
+    <t>3016/MD</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>MAHAVIR PUMPS MANUFACTURING PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I &amp; II and making compound lighting arrangement at T/W no. I of Perapur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015903)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000494/2023-2024</t>
+  </si>
+  <si>
+    <t>2565/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at 2nd Tubewell site of Perapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Mukaddar Parvage, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001034/2023-2024</t>
   </si>
   <si>
     <t>1260/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>LABANYA ENGINEERS CO-OPERATIVE SOCIETY LTD.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Perapur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer,Sumit Kumar Ganguly, Junior Engineer,Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000154/2024-2025</t>
@@ -161,162 +209,114 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000190/2023-2024</t>
   </si>
   <si>
     <t>812/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000155/2023-2024</t>
   </si>
   <si>
     <t>234/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of PERAPUR Piped Water Supply Scheme at Habibpur Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...44 lines deleted...]
-    <t>GHOSH BROTHERS...</t>
+    <t>Laying of Distribution of UPVC Pipeline of PERAPUR Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000898/2024-2025</t>
+  </si>
+  <si>
+    <t>1214/MD</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>BANIK BROTHERS</t>
+  </si>
+  <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Perapur Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000020/2025-2026</t>
+  </si>
+  <si>
+    <t>1612/MD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>27/10/2025</t>
+  </si>
+  <si>
+    <t>MANIK CHANDRA SAHA</t>
   </si>
   <si>
     <t>RTOR000024/2025-2026</t>
   </si>
   <si>
     <t>2811/MD</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>QUOTATION PAYMENT FOR PH NO 2 OF PERAPUR W/S SCHEME UNDER AIHO CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/00174/2025-2026</t>
   </si>
   <si>
     <t>11/04/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>QUOTATION PAYMENT FOR PH NO 1 OF PERAPUR W/S SCHEME UNDER AIHO CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/00175/2025-2026</t>
-  </si>
-[...37 lines deleted...]
-    <t>MANIK CHANDRA SAHA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -867,697 +867,697 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>7.65</v>
+        <v>838.31</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>73.25</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>8.74</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>23.72</v>
+        <v>29.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.47</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>14.63</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>44</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
-        <v>54.03</v>
+        <v>7.65</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>51</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>17.65</v>
+        <v>23.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.47</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>14.63</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="P7" s="4">
-        <v>838.31</v>
+        <v>54.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>146.49</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>17.47</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>57</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>29.98</v>
+        <v>17.65</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>19.79</v>
+        <v>66.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="L10" s="4"/>
+        <v>73</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>74</v>
+      </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>3.52</v>
+        <v>97.83</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="L11" s="4"/>
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="P11" s="4">
-        <v>7.86</v>
+        <v>19.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>81</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>76</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="L12" s="4"/>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="P12" s="4">
-        <v>66.48</v>
+        <v>3.52</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>97.83</v>
+        <v>7.86</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>1166.81</v>
       </c>
       <c r="P14" s="8">
-        <v>149.97</v>
+        <v>76.72</v>
       </c>
       <c r="Q14" s="8">
-        <v>12.85</v>
+        <v>6.58</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>