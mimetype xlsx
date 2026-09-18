--- v1 (2026-06-02)
+++ v2 (2026-09-18)
@@ -89,87 +89,87 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>operational charges FTK testing by lab personnel &amp; ASHA related to swachh jal se suraksha campaign under jal jeevan mission</t>
   </si>
   <si>
     <t>SM/18275</t>
   </si>
   <si>
     <t>Support-WQMSP</t>
   </si>
   <si>
+    <t>Operational charges for FTK Testing by Lab Personnel &amp; ASHA Related to Swachh Jal Se Suraksha Campaign under Jal Jeevan Mission at different AWCs and Schools under Malda Division, Public Health Engineering Directorate in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000711/2023-2024</t>
+  </si>
+  <si>
+    <t>4785/MD</t>
+  </si>
+  <si>
+    <t>06/12/2023</t>
+  </si>
+  <si>
+    <t>05/01/2024</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
     <t>Requisition of fund to the Executive Engineer, Malda Division P.H.E. dte for ASHA workers water testing payment using FTK.</t>
   </si>
   <si>
     <t>BILL/00327/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-177</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>DISTRICT HEALTH &amp; FAMILY WELFARE SAMITY</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S AMIT KUMAR GUPTA</t>
   </si>
   <si>
     <t>Continuation work order for Payment of Enhanced Rate for Lab Personnel in Sahapur and Balupur Sub-District Laboratories under Malda Division, PHE Dte. (Period From 01.10.2024 to 31.03.2025).</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000767/2024-2025</t>
   </si>
   <si>
     <t>468(C)/RWS</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>NABODAYA MULTIPURPOSE CO-OPERATIVE SOCIETY LTD</t>
   </si>
   <si>
     <t>Continuation work order for Payment of Enhanced Rate for Lab Personnel in Gazole and Manikchak Sub-District Laboratories under Malda Division, PHE Dte. (Period From 01.10.2024 to 31.03.2025).</t>
   </si>
@@ -726,173 +726,173 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>76.58</v>
+        <v>13.52</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>7.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>53.74</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>13.52</v>
+        <v>76.58</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.26</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>53.74</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>1.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
@@ -909,51 +909,51 @@
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>39</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P6" s="4">
         <v>1.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>