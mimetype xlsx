--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -155,117 +155,111 @@
   <si>
     <t>Continuation work order for Hiring of inspection Vehicle (Non-Air-Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long jurney and should be covered any where without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division, PHE Dte. under Malda Division, PHE Dte. (Period from 01/07/2023 to 31/12/2023).</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000314/2023-2024</t>
   </si>
   <si>
     <t>503/MSD</t>
   </si>
   <si>
     <t>30/06/2023</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>ARUN KUMAR DAS</t>
   </si>
   <si>
-    <t>Hiring of 1 no diesel vehicle in good condition (traffic worthily) having licensed contract carriage permit from Regional Transport Authority for office of the Superintending Engineer, North Bengal Circle-II, PHE Dte. (Period from 20/06/2024 to 16/12/2024=180 Days). Vehicle no. WB 65A/4911.</t>
-[...22 lines deleted...]
-  <si>
     <t>Road restoration in connection with dismantling of road and renovation the same with balanced allied work to provide FHTC at Maheshbathani Piped Water Supply Scheme under Old Malda Dev Block under Malda Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Mr. Sujit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000119/2025-2026</t>
   </si>
   <si>
     <t>2471/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>12/07/2025</t>
   </si>
   <si>
     <t>M/S DAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of Tubewell, Laying of Distribution System and Providing Functional Household Tap connection (FHTC) of Mahishbathani Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Sujit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000052/2023-2024</t>
   </si>
   <si>
     <t>2005/MD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Head Work Site of Mahishbathani Piped Water Supply Scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000952/2023-2024</t>
+  </si>
+  <si>
+    <t>653/MD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>24/03/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -993,207 +987,207 @@
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.86</v>
+        <v>11.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>11.92</v>
+        <v>92.6</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="J8" s="13" t="s">
+      <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>92.6</v>
+        <v>4.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
-        <v>144.17</v>
+        <v>147.46</v>
       </c>
       <c r="P9" s="8">
         <v>0</v>
       </c>
       <c r="Q9" s="8">
         <v>0</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>