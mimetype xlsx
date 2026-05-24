--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -868,54 +868,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>27.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>20.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>77.29</v>
       </c>
       <c r="S4" s="4">
         <v>81</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -929,54 +929,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.93</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>225.32</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1051,54 +1051,54 @@
       <c r="I7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>92.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>73.6</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>79.48</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1146,54 +1146,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>68</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>147.46</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>96.4</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>65.37</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>