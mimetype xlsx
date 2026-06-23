--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,59 @@
     <t>2005/MD</t>
   </si>
   <si>
     <t>17/05/2023</t>
   </si>
   <si>
     <t>02/12/2024</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Head Work Site of Mahishbathani Piped Water Supply Scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000952/2023-2024</t>
   </si>
   <si>
     <t>653/MD</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>24/03/2024</t>
+  </si>
+  <si>
+    <t>RTOR000077/2025-2026</t>
+  </si>
+  <si>
+    <t>5542/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1126,87 +1135,144 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P8" s="4">
         <v>4.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="L9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" s="4">
+        <v>9.78</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>157.24</v>
+      </c>
+      <c r="P10" s="8">
+        <v>96.4</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>61.31</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>