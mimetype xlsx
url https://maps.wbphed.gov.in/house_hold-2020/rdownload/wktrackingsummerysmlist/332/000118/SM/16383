--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -77,189 +77,189 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Augmentation of Mahishbathani Piped Water Supply Scheme</t>
+  </si>
+  <si>
+    <t>SM/16383</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III &amp; IV and making compound lighting arrangement at head worksite of Augmentation of Mahishbathani Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/017802)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000732/2023-2024</t>
+  </si>
+  <si>
+    <t>2692/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>07/02/2024</t>
+  </si>
+  <si>
+    <t>MOON LIGHT CONSTRUCTION AND STAR GOLD ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
-    <t>Augmentation of Mahishbathani Piped Water Supply Scheme</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Acceptance cum formal work order for Sinking of Tubewell, Laying of Distribution System and Providing Functional Household Tap connection (FHTC) of Mahishbathani Piped Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sujit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000052/2023-2024</t>
+  </si>
+  <si>
+    <t>2005/MD</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>02/12/2024</t>
+  </si>
+  <si>
+    <t>M/S DAS CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Continuation work order for Hiring of inspection Vehicle (Non-Air-Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long jurney and should be covered any where without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division, PHE Dte. under Malda Division, PHE Dte. (Period from 01/07/2023 to 31/12/2023).</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000314/2023-2024</t>
+  </si>
+  <si>
+    <t>503/MSD</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>ARUN KUMAR DAS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000079/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...47 lines deleted...]
-    <t>ARUN KUMAR DAS</t>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Head Work Site of Mahishbathani Piped Water Supply Scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000952/2023-2024</t>
+  </si>
+  <si>
+    <t>653/MD</t>
+  </si>
+  <si>
+    <t>08/02/2024</t>
+  </si>
+  <si>
+    <t>24/03/2024</t>
   </si>
   <si>
     <t>Road restoration in connection with dismantling of road and renovation the same with balanced allied work to provide FHTC at Maheshbathani Piped Water Supply Scheme under Old Malda Dev Block under Malda Division, P.H.E Dte.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Mr. Sujit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000119/2025-2026</t>
   </si>
   <si>
     <t>2471/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>12/07/2025</t>
-  </si>
-[...40 lines deleted...]
-    <t>24/03/2024</t>
   </si>
   <si>
     <t>RTOR000077/2025-2026</t>
   </si>
   <si>
     <t>5542/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -795,428 +795,428 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>10.94</v>
+        <v>27.01</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>20.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>77.29</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>27.01</v>
+        <v>92.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>20.87</v>
+        <v>73.6</v>
       </c>
       <c r="R4" s="4">
-        <v>77.29</v>
+        <v>79.48</v>
       </c>
       <c r="S4" s="4">
-        <v>81</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P5" s="4">
         <v>0.86</v>
       </c>
       <c r="Q5" s="4">
         <v>1.93</v>
       </c>
       <c r="R5" s="4">
         <v>225.32</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>11.92</v>
+        <v>10.94</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>56</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="P7" s="4">
-        <v>92.6</v>
+        <v>4.15</v>
       </c>
       <c r="Q7" s="4">
-        <v>73.6</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>79.48</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
         <v>62</v>
       </c>
-      <c r="I8" s="13" t="s">
+      <c r="J8" s="13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="P8" s="4">
-        <v>4.15</v>
+        <v>11.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>29</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>9.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>71</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>