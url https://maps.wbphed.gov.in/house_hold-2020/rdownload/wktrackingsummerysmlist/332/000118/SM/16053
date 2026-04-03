--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -122,51 +122,51 @@
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Formal work order for the work of Augmentation of UTTAR CHANDIPUR ZONE-I Piped Water Supply Scheme at Manikchak Dev. Block of Malda district under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>Rahul Das Biswas, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>1752/MD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
-    <t>25/04/2024</t>
+    <t>02/11/2025</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply,delivery, installation and trial operation of Electro-Mechanical components and allied works at Ground Water Based Tubewell No-XI and Arsenic Iron Removal Plant at UTTAR CHANDIPUR (ZONE-I) Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte. (TSM/019385)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000635/2023-2024</t>
   </si>
   <si>
     <t>2679/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
@@ -215,102 +215,78 @@
   <si>
     <t>BILL/02568/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-463</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning of Arsenic cum Iron Removal Plant (Modified SUJAPUR-SADIPUR Model) with Trial run for a period of 3 (three) months after completion of the works and 3 months maintenance after successful trial run of 30.00M³/hr. capacity Arsenic cum Iron Removal Plant for Uttar Chandipur Zone-I Water Supply Scheme of Manikchak Block under Malda Division, P.H.E. Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000991/2023-2024</t>
   </si>
   <si>
     <t>1276/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
-    <t>16/07/2025</t>
+    <t>13/03/2026</t>
   </si>
   <si>
     <t>GIYASUDDIN SEKH</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000965/2024-2025</t>
   </si>
   <si>
     <t>654/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>DHRITIPALI</t>
-  </si>
-[...22 lines deleted...]
-    <t>UTTAM KUMAR GHOSH</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1295,148 +1271,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>0.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>462.92</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>