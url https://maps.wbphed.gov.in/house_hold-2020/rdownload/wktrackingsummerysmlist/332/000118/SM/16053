--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -137,63 +137,63 @@
   <si>
     <t>ORD/000025/2023-2024</t>
   </si>
   <si>
     <t>1752/MD</t>
   </si>
   <si>
     <t>26/04/2023</t>
   </si>
   <si>
     <t>02/11/2025</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply,delivery, installation and trial operation of Electro-Mechanical components and allied works at Ground Water Based Tubewell No-XI and Arsenic Iron Removal Plant at UTTAR CHANDIPUR (ZONE-I) Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte. (TSM/019385)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
-    <t>Junior Engineer-03</t>
+    <t>Junior Engineer-03,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000635/2023-2024</t>
   </si>
   <si>
     <t>2679/MLMD</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
-    <t>01/02/2025</t>
+    <t>28/10/2026</t>
   </si>
   <si>
     <t>MERCURY ENGINEERING COMPANY.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work Site of Uttar Chandipur Zone-I Water Supply Scheme under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000149/2024-2025</t>
   </si>
   <si>
     <t>2918/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Chandipur Zone-I Supply Scheme under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
@@ -895,54 +895,54 @@
       <c r="I4" s="13" t="s">
         <v>31</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>154.83</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>137.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>88.78</v>
       </c>
       <c r="S4" s="4">
         <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -956,54 +956,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>48.39</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>36.5</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>75.43</v>
       </c>
       <c r="S5" s="4">
         <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1291,54 +1291,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>462.92</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>173.96</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>37.58</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>