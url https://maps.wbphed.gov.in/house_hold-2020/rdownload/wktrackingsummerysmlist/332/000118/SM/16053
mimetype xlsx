--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,74 @@
     <t>GIYASUDDIN SEKH</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000965/2024-2025</t>
   </si>
   <si>
     <t>654/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>DHRITIPALI</t>
+  </si>
+  <si>
+    <t>Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Assistant Engineer, Malda Sadar Sub-Division Division, PHE Dte. (Car-2) (Period from 01/01/2026 to 30/06/2026).</t>
+  </si>
+  <si>
+    <t>Sri Biswadip Sengupta , Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000845/2025-2026</t>
+  </si>
+  <si>
+    <t>6431/MD</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>SINGH BROTHERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +699,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1271,87 +1295,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>0.55</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.86</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>463.77</v>
+      </c>
+      <c r="P12" s="8">
+        <v>173.96</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>37.51</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>