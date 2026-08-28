--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Augmentation of Uttar Chandipur Zone- I Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/16053</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Formal work order for the work of Augmentation of UTTAR CHANDIPUR ZONE-I Piped Water Supply Scheme at Manikchak Dev. Block of Malda district under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Rahul Das Biswas, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000025/2023-2024</t>
+  </si>
+  <si>
+    <t>1752/MD</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>02/11/2025</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply,delivery, installation and trial operation of Electro-Mechanical components and allied works at Ground Water Based Tubewell No-XI and Arsenic Iron Removal Plant at UTTAR CHANDIPUR (ZONE-I) Piped Water Supply Scheme in the district of Malda Under Malda Mechanical Division, PHE Dte. (TSM/019385)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000635/2023-2024</t>
+  </si>
+  <si>
+    <t>2679/MLMD</t>
+  </si>
+  <si>
+    <t>11/08/2023</t>
+  </si>
+  <si>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>MERCURY ENGINEERING COMPANY.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000095/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Formal work order for the work of Augmentation of UTTAR CHANDIPUR ZONE-I Piped Water Supply Scheme at Manikchak Dev. Block of Malda district under Malda Division, PHE Dte.</t>
-[...47 lines deleted...]
-    <t>MERCURY ENGINEERING COMPANY.</t>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning of Arsenic cum Iron Removal Plant (Modified SUJAPUR-SADIPUR Model) with Trial run for a period of 3 (three) months after completion of the works and 3 months maintenance after successful trial run of 30.00M³/hr. capacity Arsenic cum Iron Removal Plant for Uttar Chandipur Zone-I Water Supply Scheme of Manikchak Block under Malda Division, P.H.E. Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000991/2023-2024</t>
+  </si>
+  <si>
+    <t>1276/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>GIYASUDDIN SEKH</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work Site of Uttar Chandipur Zone-I Water Supply Scheme under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000149/2024-2025</t>
   </si>
   <si>
     <t>2918/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Uttar Chandipur Zone-I Supply Scheme under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000655/2024-2025</t>
   </si>
   <si>
     <t>6402/MD</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>02/02/2025</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. I of Uttar Chandipur Zone- I, Mathurapur C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02568/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-463</t>
   </si>
   <si>
     <t>17/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...16 lines deleted...]
-    <t>GIYASUDDIN SEKH</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works under Manikchak Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000965/2024-2025</t>
   </si>
   <si>
     <t>654/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>DHRITIPALI</t>
   </si>
@@ -837,440 +837,440 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>82.44</v>
+        <v>154.83</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>137.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>88.78</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>154.83</v>
+        <v>48.39</v>
       </c>
       <c r="Q4" s="4">
-        <v>137.46</v>
+        <v>36.5</v>
       </c>
       <c r="R4" s="4">
-        <v>88.78</v>
+        <v>75.43</v>
       </c>
       <c r="S4" s="4">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...6 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>48.39</v>
+        <v>82.44</v>
       </c>
       <c r="Q5" s="4">
-        <v>36.5</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>75.43</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>26.22</v>
+        <v>133.01</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>35</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="K7" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>12.41</v>
+        <v>26.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>5.06</v>
+        <v>12.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
-        <v>133.01</v>
+        <v>5.06</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>