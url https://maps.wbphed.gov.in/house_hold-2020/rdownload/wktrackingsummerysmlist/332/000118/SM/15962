--- v1 (2026-03-03)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -212,102 +212,84 @@
   <si>
     <t>BP-2024-25-188</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of SUJAPUR Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000095/2023-2024</t>
   </si>
   <si>
     <t>2168/MD</t>
   </si>
   <si>
     <t>07/06/2023</t>
   </si>
   <si>
-    <t>01/07/2025</t>
+    <t>28/03/2026</t>
   </si>
   <si>
     <t>Sinking of 200 mm (all through) Big Dia. Tube-Well of 130 M Deep at Rahutgaon (JL No-27) mouza under Sujapur PWSS of Old Malda Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000452/2024-2025</t>
   </si>
   <si>
     <t>4808/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
-    <t>13/01/2025</t>
+    <t>12/02/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tubewell Site of Sujapur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000151/2024-2025</t>
   </si>
   <si>
     <t>2920/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>01/11/2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1365,150 +1347,87 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P11" s="4">
         <v>21.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...20 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>543.58</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>