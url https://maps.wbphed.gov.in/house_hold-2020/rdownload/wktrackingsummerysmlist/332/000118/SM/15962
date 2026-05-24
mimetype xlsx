--- v2 (2026-04-03)
+++ v3 (2026-05-24)
@@ -1207,54 +1207,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P9" s="4">
         <v>395.25</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>105.67</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>26.74</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1367,54 +1367,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>543.58</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>105.67</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>19.44</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>