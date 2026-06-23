--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,92 @@
     <t>ORD/000452/2024-2025</t>
   </si>
   <si>
     <t>4808/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>12/02/2025</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tubewell Site of Sujapur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000151/2024-2025</t>
   </si>
   <si>
     <t>2920/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Additional Quotation charge at TW No- I of Sujapur PWSS, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00470/2025-2026</t>
+  </si>
+  <si>
+    <t>07/08/2025</t>
+  </si>
+  <si>
+    <t>Payment for rural road damage at Par Bhaluka to Ilam Paschimpara (WB 11212)</t>
+  </si>
+  <si>
+    <t>BILL/00801/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-374</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, HPIU, WBSRDA, MALDA DIVISION</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Pump House No. 3 of Sujapur Piped Water Supply Scheme under Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000108/2025-2026</t>
+  </si>
+  <si>
+    <t>2279/MD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,73 +720,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1347,87 +1389,268 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P11" s="4">
         <v>21.09</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4">
+        <v>124</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="P13" s="4">
+        <v>4</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="P14" s="4">
+        <v>15.16</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>563.73</v>
+      </c>
+      <c r="P15" s="8">
+        <v>105.67</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>18.74</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>