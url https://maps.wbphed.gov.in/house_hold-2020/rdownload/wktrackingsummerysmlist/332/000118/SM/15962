--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -80,258 +80,258 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Maldah (Old)</t>
   </si>
   <si>
+    <t>Malda Division</t>
+  </si>
+  <si>
+    <t>SUJAPUR PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15962</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of SUJAPUR Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sujit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000095/2023-2024</t>
+  </si>
+  <si>
+    <t>2168/MD</t>
+  </si>
+  <si>
+    <t>07/06/2023</t>
+  </si>
+  <si>
+    <t>28/03/2026</t>
+  </si>
+  <si>
+    <t>NEOGI ENTERPRISE</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
-    <t>SUJAPUR PIPED WATER SUPPLY SCHEME</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. I &amp; II and Making Compound Lighting arrangement and allied works at T/W No. I of Sujapur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/018437)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>ORD/000695/2023-2024</t>
   </si>
   <si>
     <t>2770/MLMD</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>10/02/2024</t>
   </si>
   <si>
     <t>M/S. KUNDU BROTHERS..</t>
   </si>
   <si>
-    <t>Malda Division</t>
-[...1 lines deleted...]
-  <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 70m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Sujapur Water Supply Scheme of Old Malda Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>Bikash Balo, Junior Engineer,Mr. Sujit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>3965/MD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
-    <t>NEOGI ENTERPRISE</t>
+    <t>Sinking of 200 mm (all through) Big Dia. Tube-Well of 130 M Deep at Rahutgaon (JL No-27) mouza under Sujapur PWSS of Old Malda Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000452/2024-2025</t>
+  </si>
+  <si>
+    <t>4808/MD</t>
+  </si>
+  <si>
+    <t>13/09/2024</t>
+  </si>
+  <si>
+    <t>12/02/2025</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Sujapur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
-    <t>Mr. Sujit Sarkar, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/001022/2023-2024</t>
   </si>
   <si>
     <t>1191/MD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at 3rd Tubewell Site of Sujapur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000151/2024-2025</t>
+  </si>
+  <si>
+    <t>2920/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000189/2023-2024</t>
   </si>
   <si>
     <t>811/MD</t>
   </si>
   <si>
     <t>21/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000173/2023-2024</t>
   </si>
   <si>
     <t>406/MD</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Sujapur, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00775/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-188</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Formal work order for the work of Implementation of SUJAPUR Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...47 lines deleted...]
-    <t>01/11/2025</t>
+    <t>Payment for rural road damage at Par Bhaluka to Ilam Paschimpara (WB 11212)</t>
+  </si>
+  <si>
+    <t>BILL/00801/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-374</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, HPIU, WBSRDA, MALDA DIVISION</t>
+  </si>
+  <si>
+    <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Pump House No. 3 of Sujapur Piped Water Supply Scheme under Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000108/2025-2026</t>
+  </si>
+  <si>
+    <t>2279/MD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>19/08/2025</t>
+  </si>
+  <si>
+    <t>LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Additional Quotation charge at TW No- I of Sujapur PWSS, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00470/2025-2026</t>
   </si>
   <si>
     <t>07/08/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>LAXMI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -863,741 +863,741 @@
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>25.32</v>
+        <v>395.25</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>105.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>26.74</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>30.19</v>
+        <v>25.32</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>26.42</v>
+        <v>30.19</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>31.08</v>
+        <v>9.07</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="P7" s="4">
-        <v>2.22</v>
+        <v>26.42</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="P8" s="4">
-        <v>2.94</v>
+        <v>21.09</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>395.25</v>
+        <v>31.08</v>
       </c>
       <c r="Q9" s="4">
-        <v>105.67</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>26.74</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>41</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>9.07</v>
+        <v>2.22</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>21.09</v>
+        <v>2.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4">
-        <v>124</v>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>4</v>
+        <v>15.16</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>86</v>
-[...6 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>90</v>
+      </c>
+      <c r="L14" s="4">
+        <v>124</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="P14" s="4">
-        <v>15.16</v>
+        <v>1</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>
       <c r="E15" s="11"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>