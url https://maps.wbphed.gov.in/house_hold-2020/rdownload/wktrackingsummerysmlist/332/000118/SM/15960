--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,68 @@
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of electro-mechanical components at T/W no. I of Aihorani Ground Water Based Mini Piped Water Supply Scheme (Maximum 100 households) of Old Malda Block in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/002490/2023-2024</t>
   </si>
   <si>
     <t>810/MLMD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Implementation of AIHORANI Piped Water Supply Scheme at Old Malda Dev. Block of Malda district under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000834/2022-2023</t>
+  </si>
+  <si>
+    <t>1500/MD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>02/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W7"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -963,87 +981,150 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>6.92</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" s="7" t="s">
+      <c r="A7" s="3">
+        <v>5</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="7"/>
-[...22 lines deleted...]
-      <c r="S7" s="8"/>
+      <c r="I7" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P7" s="4">
+        <v>37.17</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>0</v>
+      </c>
+      <c r="R7" s="4">
+        <v>0</v>
+      </c>
+      <c r="S7" s="4">
+        <v>90</v>
+      </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>50.07</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>