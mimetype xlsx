--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -149,90 +149,90 @@
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Aihorani, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03626/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-625</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Implementation of AIHORANI Piped Water Supply Scheme at Old Malda Dev. Block of Malda district under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000834/2022-2023</t>
+  </si>
+  <si>
+    <t>1500/MD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>02/10/2024</t>
+  </si>
+  <si>
     <t>Supply, installation and commissioning of electro-mechanical components at T/W no. I of Aihorani Ground Water Based Mini Piped Water Supply Scheme (Maximum 100 households) of Old Malda Block in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/002490/2023-2024</t>
   </si>
   <si>
     <t>810/MLMD</t>
   </si>
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>M/S SABANA CONSTRUCTION</t>
-  </si>
-[...16 lines deleted...]
-    <t>02/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -786,54 +786,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>4.3</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -928,190 +928,190 @@
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="P6" s="4">
-        <v>6.92</v>
+        <v>37.17</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>16.88</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>45.4</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13" t="s">
+      <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J7" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>37.17</v>
+        <v>6.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>6.7</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>96.89</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>50.07</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>26.59</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>53.1</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>