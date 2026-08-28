--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -92,147 +92,168 @@
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Maldah (Old)</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Aihorani Ground Water Based Mini Piped Water Supply Scheme (Maximum 100 house hold) of Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/15960</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Implementation of AIHORANI Piped Water Supply Scheme at Old Malda Dev. Block of Malda district under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sujit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000834/2022-2023</t>
+  </si>
+  <si>
+    <t>1500/MD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>02/10/2024</t>
+  </si>
+  <si>
+    <t>PACIFIC ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of electro-mechanical components at T/W no. I of Aihorani Ground Water Based Mini Piped Water Supply Scheme (Maximum 100 households) of Old Malda Block in the District of Malda under Malda Mechanical Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/002490/2023-2024</t>
+  </si>
+  <si>
+    <t>810/MLMD</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>13/08/2024</t>
+  </si>
+  <si>
+    <t>M/S SABANA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room at Aihorani Piped Water Supply Scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
-    <t>Mr. Sujit Sarkar, Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000953/2023-2024</t>
   </si>
   <si>
     <t>650/MD</t>
   </si>
   <si>
     <t>08/02/2024</t>
   </si>
   <si>
     <t>24/03/2024</t>
   </si>
   <si>
-    <t>PACIFIC ENGINEER'S CO-OPERATIVE SOCIETY LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000172/2023-2024</t>
   </si>
   <si>
     <t>405/MD</t>
   </si>
   <si>
     <t>18/01/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Aihorani, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03626/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-625</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Implementation of AIHORANI Piped Water Supply Scheme at Old Malda Dev. Block of Malda district under Malda Division, PHE Dte.</t>
-[...38 lines deleted...]
-    <t>M/S SABANA CONSTRUCTION</t>
+    <t>Land development with plinth protection of existing pump house and allied work at Aihorani Piped water Supply Scheme under Malda Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001311/2025-2026</t>
+  </si>
+  <si>
+    <t>744/MD</t>
+  </si>
+  <si>
+    <t>17/02/2026</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>M D P ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +642,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -783,348 +804,411 @@
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>4.3</v>
+        <v>37.17</v>
       </c>
       <c r="Q3" s="4">
-        <v>3.01</v>
+        <v>16.88</v>
       </c>
       <c r="R3" s="4">
-        <v>70</v>
+        <v>45.4</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>0.65</v>
+        <v>6.92</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.3</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="P5" s="4">
-        <v>1.03</v>
+        <v>4.3</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>3.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>37.17</v>
+        <v>0.65</v>
       </c>
       <c r="Q6" s="4">
-        <v>16.88</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>45.4</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>6.92</v>
+        <v>1.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>6.7</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>96.89</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="4">
+        <v>0.96</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>51.03</v>
+      </c>
+      <c r="P9" s="8">
+        <v>26.75</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>52.43</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>