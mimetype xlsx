--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -206,90 +206,93 @@
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
     <t>29/09/2025</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS.</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of DILALBATI Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000387/2023-2024</t>
   </si>
   <si>
     <t>3285/MD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>ZEST INFRACON</t>
+  </si>
+  <si>
+    <t>Erection of Property board related to Jal Jeevan Mission works of Saidpur, Alal Zone-I, II, III, Rahimpur, Dilalbati &amp; Altor PWSS under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000952/2024-2025</t>
+  </si>
+  <si>
+    <t>641/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>S. N. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Dilalbati Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000125/2025-2026</t>
+  </si>
+  <si>
+    <t>2483/MD</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
     <t>01/10/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>28/05/2025</t>
   </si>
   <si>
     <t>M/S GLOBAL ENTERPRISE</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at 2nd Tube Well site. of DILALBATI Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000683/2022-2023</t>
   </si>
   <si>
     <t>1135/MD</t>
   </si>
   <si>
     <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1337,138 +1340,138 @@
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>4.85</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>4.15</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>232.69</v>
       </c>
       <c r="P13" s="8">
         <v>0</v>
       </c>
       <c r="Q13" s="8">
         <v>0</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>