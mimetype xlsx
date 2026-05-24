--- v2 (2026-04-01)
+++ v3 (2026-05-24)
@@ -185,51 +185,51 @@
   <si>
     <t>BILL/03687/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-670</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Dilalbati Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014129)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000499/2023-2024</t>
   </si>
   <si>
     <t>2569/MLMD</t>
   </si>
   <si>
     <t>04/08/2023</t>
   </si>
   <si>
-    <t>29/09/2025</t>
+    <t>27/01/2026</t>
   </si>
   <si>
     <t>M/S PARIMAL DAS.</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of DILALBATI Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Amit Karmakar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000387/2023-2024</t>
   </si>
   <si>
     <t>3285/MD</t>
   </si>
   <si>
     <t>23/08/2023</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>ZEST INFRACON</t>
   </si>
@@ -920,54 +920,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>6.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>5.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>87.86</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
@@ -1160,54 +1160,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>23.98</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>14.5</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>60.47</v>
       </c>
       <c r="S8" s="4">
         <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
@@ -1223,54 +1223,54 @@
       <c r="I9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>155.98</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>78.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>50.49</v>
       </c>
       <c r="S9" s="4">
         <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
@@ -1412,88 +1412,88 @@
       <c r="I12" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>4.15</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>232.69</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>103.14</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>44.32</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>