--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -80,234 +80,234 @@
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Gazole</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>DILALBATI Piped Water Supply Scheme.</t>
+  </si>
+  <si>
+    <t>SM/15903</t>
+  </si>
+  <si>
+    <t>New</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Dilalbati Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014129)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000499/2023-2024</t>
+  </si>
+  <si>
+    <t>2569/MLMD</t>
+  </si>
+  <si>
+    <t>04/08/2023</t>
+  </si>
+  <si>
+    <t>24/09/2026</t>
+  </si>
+  <si>
+    <t>M/S PARIMAL DAS.</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
-    <t>DILALBATI Piped Water Supply Scheme.</t>
-[...5 lines deleted...]
-    <t>New</t>
+    <t>Formal work order for the work of Implementation of DILALBATI Water Supply Scheme at Gazole Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000387/2023-2024</t>
+  </si>
+  <si>
+    <t>3285/MD</t>
+  </si>
+  <si>
+    <t>23/08/2023</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>ZEST INFRACON</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at 2nd Tube Well site. of DILALBATI Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000683/2022-2023</t>
+  </si>
+  <si>
+    <t>1135/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work Site of DILALBATI Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Amit Karmakar, Junior Engineer ,Biswajit Gosh, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000681/2022-2023</t>
+  </si>
+  <si>
+    <t>1130/MD</t>
+  </si>
+  <si>
+    <t>SOFIKUL ISLAM</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000064/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 5.40 mtr.X 3.6 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement at Head Work Site of DILALBATI Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000166/2023-2024</t>
   </si>
   <si>
     <t>242/MD</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Dilalbati, Gazol CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03686/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-669</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Dilalbati, Gazol CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/03687/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-670</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II and making compound lighting arrangement at T/W no. I of Dilalbati Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/014129)</t>
-[...43 lines deleted...]
-  <si>
     <t>Erection of Property board related to Jal Jeevan Mission works of Saidpur, Alal Zone-I, II, III, Rahimpur, Dilalbati &amp; Altor PWSS under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000952/2024-2025</t>
   </si>
   <si>
     <t>641/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>S. N. CONSTRUCTION</t>
   </si>
   <si>
     <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Dilalbati Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000125/2025-2026</t>
   </si>
   <si>
     <t>2483/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>M/S GLOBAL ENTERPRISE</t>
-  </si>
-[...10 lines deleted...]
-    <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -836,633 +836,633 @@
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="P3" s="4">
-        <v>7.53</v>
+        <v>23.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>60.47</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="P4" s="4">
-        <v>6.54</v>
+        <v>155.98</v>
       </c>
       <c r="Q4" s="4">
-        <v>5.75</v>
+        <v>78.75</v>
       </c>
       <c r="R4" s="4">
-        <v>87.86</v>
+        <v>50.49</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>55</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>37</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>2.56</v>
+        <v>4.15</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>19.71</v>
+        <v>6.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>5.75</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>87.86</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>6.45</v>
+        <v>7.53</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>23.98</v>
+        <v>2.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>14.5</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>60.47</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>155.98</v>
+        <v>19.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>78.75</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>50.49</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.95</v>
+        <v>6.45</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>4.85</v>
+        <v>0.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>4.15</v>
+        <v>4.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>4.14</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>99.77</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>232.69</v>