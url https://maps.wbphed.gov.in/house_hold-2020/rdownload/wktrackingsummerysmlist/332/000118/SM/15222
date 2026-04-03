--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -245,108 +245,93 @@
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of MEHERPUR Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000219/2023-2024</t>
   </si>
   <si>
     <t>2683/MD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
-    <t>01/09/2025</t>
+    <t>29/05/2026</t>
   </si>
   <si>
     <t>M/S S. D. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Meherpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011828)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000323/2023-2024</t>
   </si>
   <si>
     <t>2325/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
     <t>06/02/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Meherpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000673/2024-2025</t>
   </si>
   <si>
     <t>6198/MD</t>
   </si>
   <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
     <t>RAJIB MANI</t>
-  </si>
-[...16 lines deleted...]
-    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,73 +720,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="35.2771" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1505,173 +1490,110 @@
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>87</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>7.52</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="3">
-[...29 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>941.12</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
-    <row r="15" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>