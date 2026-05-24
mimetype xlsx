--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -224,96 +224,96 @@
   <si>
     <t>15/02/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Meherpur, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00774/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-191</t>
   </si>
   <si>
     <t>Formal work order for the work of Laying Distribution pipe line for MEHERPUR and its adjoining mouzas Piped Water Supply at Old Malda Dev. Block in the District Malda under Malda Division, PHE Dte. Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000660/2022-2023</t>
   </si>
   <si>
     <t>1040/MD</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
-    <t>01/04/2026</t>
+    <t>30/06/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Formal work order for the work of Implementation of MEHERPUR Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000219/2023-2024</t>
   </si>
   <si>
     <t>2683/MD</t>
   </si>
   <si>
     <t>13/07/2023</t>
   </si>
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>M/S S. D. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Meherpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011828)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000323/2023-2024</t>
   </si>
   <si>
     <t>2325/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>06/02/2026</t>
+    <t>06/06/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Meherpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000673/2024-2025</t>
   </si>
   <si>
     <t>6198/MD</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>RAJIB MANI</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -885,54 +885,54 @@
       <c r="I3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="P3" s="4">
         <v>9.34</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>94.65</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
@@ -1310,54 +1310,54 @@
       <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>529.66</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>475.92</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>89.86</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
@@ -1373,54 +1373,54 @@
       <c r="I11" s="13" t="s">
         <v>73</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>307.58</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>93.42</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>30.37</v>
       </c>
       <c r="S11" s="4">
         <v>75</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
@@ -1533,54 +1533,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>92</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>941.12</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>578.19</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>61.44</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>