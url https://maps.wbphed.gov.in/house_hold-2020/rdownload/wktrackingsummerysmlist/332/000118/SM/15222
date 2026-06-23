--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -269,69 +269,111 @@
   <si>
     <t>29/05/2026</t>
   </si>
   <si>
     <t>M/S S. D. ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Meherpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011828)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000323/2023-2024</t>
   </si>
   <si>
     <t>2325/MLMD</t>
   </si>
   <si>
     <t>26/07/2023</t>
   </si>
   <si>
-    <t>06/06/2026</t>
+    <t>04/10/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS...</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 2nd Tube well site of Meherpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000673/2024-2025</t>
   </si>
   <si>
     <t>6198/MD</t>
   </si>
   <si>
     <t>09/03/2025</t>
   </si>
   <si>
     <t>RAJIB MANI</t>
+  </si>
+  <si>
+    <t>RTOR000090/2025-2026</t>
+  </si>
+  <si>
+    <t>5539/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>Payment for rural road damage pipe line.</t>
+  </si>
+  <si>
+    <t>BILL/00804/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-377</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, HPIU, WBSRDA, MALDA DIVISION</t>
+  </si>
+  <si>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Meherpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2025-2026</t>
+  </si>
+  <si>
+    <t>1611/MD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,73 +762,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="57.700195" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1513,87 +1555,268 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="P13" s="4">
         <v>7.52</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="L14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="P14" s="4">
+        <v>26.75</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P15" s="4">
+        <v>3</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P16" s="4">
+        <v>101.92</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>1072.78</v>
+      </c>
+      <c r="P17" s="8">
+        <v>578.19</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>53.9</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>