--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -116,50 +116,116 @@
   <si>
     <t>Acceptance cum formal work order for Sinking of 250mm. Dia. x 150 mm. Big dia. and 140 Mtr. deep Tube Well Drilling by Direct Rotary method with 150 mm dia upvc strainer of 30m length all complete including cost of aterials at Heads Work Site of MEHERPUR Water Supply Scheme at Old Malda Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Sujit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000339/2022-2023</t>
   </si>
   <si>
     <t>2511/MD</t>
   </si>
   <si>
     <t>03/11/2022</t>
   </si>
   <si>
     <t>03/12/2022</t>
   </si>
   <si>
     <t>A. D. D. ASSOCIATES</t>
   </si>
   <si>
+    <t>Formal work order for the work of Laying Distribution pipe line for MEHERPUR and its adjoining mouzas Piped Water Supply at Old Malda Dev. Block in the District Malda under Malda Division, PHE Dte. Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000660/2022-2023</t>
+  </si>
+  <si>
+    <t>1040/MD</t>
+  </si>
+  <si>
+    <t>13/03/2023</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
+    <t>Formal work order for the work of Implementation of MEHERPUR Piped Water Supply Scheme at Old Malda Block of Malda district under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000219/2023-2024</t>
+  </si>
+  <si>
+    <t>2683/MD</t>
+  </si>
+  <si>
+    <t>13/07/2023</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>M/S S. D. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I ,II &amp; III and making compound lighting arrangement at T/W no. I of Meherpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/011828)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/000323/2023-2024</t>
+  </si>
+  <si>
+    <t>2325/MLMD</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>04/10/2026</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS...</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000062/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room corresponding to Tube Well No 3 at Meherpur Piped Water Supply Scheme at Old Malda Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Amit Biswas, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000137/2024-2025</t>
   </si>
   <si>
     <t>2888/MD</t>
@@ -173,207 +239,141 @@
   <si>
     <t>MAA MANASA CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube well site of Meherpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000674/2024-2025</t>
   </si>
   <si>
     <t>6199/MD</t>
   </si>
   <si>
     <t>09/12/2024</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
     <t>J. M. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Construction of Boundary Wall at 2nd Tube well site of Meherpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000673/2024-2025</t>
+  </si>
+  <si>
+    <t>6198/MD</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>RAJIB MANI</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at TW No- I of Meherpur, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/03513/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-533</t>
+  </si>
+  <si>
+    <t>15/02/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>Payment for rural road damage pipe line.</t>
+  </si>
+  <si>
+    <t>BILL/00804/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-377</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, HPIU, WBSRDA, MALDA DIVISION</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- II of Meherpur, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00773/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-190</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
-    <t>W.B.S.E.D.C.LTD</t>
-[...13 lines deleted...]
-  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at TW No- III of Meherpur, Old Malda CCC in the dist of Malda Under Malda Mechanical Division PHE Dte</t>
   </si>
   <si>
     <t>BILL/00774/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-191</t>
   </si>
   <si>
-    <t>Formal work order for the work of Laying Distribution pipe line for MEHERPUR and its adjoining mouzas Piped Water Supply at Old Malda Dev. Block in the District Malda under Malda Division, PHE Dte. Govt. of West Bengal.</t>
-[...74 lines deleted...]
-    <t>RAJIB MANI</t>
+    <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Meherpur Water Supply Scheme under Old Malda Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000021/2025-2026</t>
+  </si>
+  <si>
+    <t>1611/MD</t>
+  </si>
+  <si>
+    <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>28/08/2025</t>
+  </si>
+  <si>
+    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>RTOR000090/2025-2026</t>
   </si>
   <si>
     <t>5539/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>M/S TRILOCHAN CONSTRUCTION CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -965,805 +965,805 @@
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>4.83</v>
+        <v>529.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>475.92</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>89.86</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>4.15</v>
+        <v>307.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>93.42</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>30.37</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P6" s="4">
-        <v>7.52</v>
+        <v>42.91</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>3.56</v>
+        <v>4.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="P8" s="4">
-        <v>18.21</v>
+        <v>4.15</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>57</v>
+        <v>72</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="P9" s="4">
-        <v>5.84</v>
+        <v>7.52</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>28</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="P10" s="4">
-        <v>529.66</v>
+        <v>7.52</v>
       </c>
       <c r="Q10" s="4">
-        <v>475.92</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>89.86</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="P11" s="4">
-        <v>307.58</v>
+        <v>18.21</v>
       </c>
       <c r="Q11" s="4">
-        <v>93.42</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>30.37</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>53</v>
+        <v>22</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="P12" s="4">
-        <v>42.91</v>
+        <v>3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>87</v>
-[...6 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="P13" s="4">
-        <v>7.52</v>
+        <v>3.56</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>34</v>
+        <v>94</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="L14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N14" s="4" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>38</v>
+        <v>84</v>
       </c>
       <c r="P14" s="4">
-        <v>26.75</v>
+        <v>5.84</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>28</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="P15" s="4">
-        <v>3</v>
+        <v>101.92</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>23</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>100</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="P16" s="4">
-        <v>101.92</v>
+        <v>26.75</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>106</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>