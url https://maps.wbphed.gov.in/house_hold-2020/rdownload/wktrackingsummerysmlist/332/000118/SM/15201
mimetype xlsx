--- v2 (2026-02-07)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -212,69 +212,54 @@
   <si>
     <t>BILL/02485/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-427</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House,PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at DAKSHIN BRINDABANBATI Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000879/2024-2025</t>
   </si>
   <si>
     <t>1118/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
-    <t>01/08/2025</t>
+    <t>15/09/2025</t>
   </si>
   <si>
     <t>ACHARYYA CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>16/03/2025</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Dakshin Brindabanbati Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/005686)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000568/2023-2024</t>
   </si>
   <si>
     <t>2619/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION.</t>
   </si>
@@ -687,51 +672,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1234,201 +1219,140 @@
         <v>9.3</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="P10" s="4">
-        <v>9.59</v>
+        <v>10.61</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>10</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...27 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="A11" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>165.15</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>