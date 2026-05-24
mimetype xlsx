--- v3 (2026-04-01)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,71 @@
     <t>ACHARYYA CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Dakshin Brindabanbati Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/005686)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000568/2023-2024</t>
   </si>
   <si>
     <t>2619/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION.</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 45m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Dakhin Brindabanbati Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Sri Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000320/2024-2025</t>
+  </si>
+  <si>
+    <t>3968/MD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -835,54 +856,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.72</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.16</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>76.86</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -957,54 +978,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>77.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>72.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.37</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1018,54 +1039,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>4.16</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>3.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.88</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1079,54 +1100,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>44.56</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>13.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>30.48</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1258,101 +1279,162 @@
       <c r="I10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="4">
         <v>10.61</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.57</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.68</v>
       </c>
       <c r="S10" s="4">
         <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B11" s="7"/>
-[...15 lines deleted...]
-      <c r="P11" s="8">
+      <c r="I11" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>18.62</v>
+      </c>
+      <c r="Q11" s="4">
         <v>0</v>
       </c>
-      <c r="Q11" s="8">
+      <c r="R11" s="4">
         <v>0</v>
       </c>
-      <c r="R11" s="8"/>
-      <c r="S11" s="8"/>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>183.77</v>
+      </c>
+      <c r="P12" s="8">
+        <v>105.44</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>57.38</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>