--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,80 @@
     <t>01/02/2025</t>
   </si>
   <si>
     <t>KUNDU CONSTRUCTION.</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 45m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Dakhin Brindabanbati Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer,Sri Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000320/2024-2025</t>
   </si>
   <si>
     <t>3968/MD</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>GOBINDA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000063/2025-2026</t>
+  </si>
+  <si>
+    <t>5592/MD</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Dakhin Brindabanbati Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001026/2023-2024</t>
+  </si>
+  <si>
+    <t>1252/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1354,87 +1384,205 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>18.62</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P12" s="4">
+        <v>2.77</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="P13" s="4">
+        <v>9.59</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>10</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>196.13</v>
+      </c>
+      <c r="P14" s="8">
+        <v>105.44</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>53.76</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>