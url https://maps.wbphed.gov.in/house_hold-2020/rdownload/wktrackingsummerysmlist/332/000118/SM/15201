--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -113,228 +113,228 @@
   <si>
     <t>Acceptance cum formal work order for Sinking of ( 200mm. Dia. All through) Tube Well No - 3 (75.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe including supply of Materials at DAKSHIN BRINDABANBATI Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000773/2022-2023</t>
   </si>
   <si>
     <t>1431/MD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for DAKSHIN BRINDABANBATI Piped Water Supply Scheme at Habibpur Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000703/2022-2023</t>
+  </si>
+  <si>
+    <t>1161/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>25/09/2024</t>
+  </si>
+  <si>
+    <t>M/S JHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Dakshin Brindabanbati Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000726/2022-2023</t>
+  </si>
+  <si>
+    <t>1200/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>SURAJIT MONDAL</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Dakshin Brindabanbati Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/005686)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000568/2023-2024</t>
+  </si>
+  <si>
+    <t>2619/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>KUNDU CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>Replacement of 200 mm dia. (all through)Tubewell No:-2 (75 M Deep by D.R Rig. Method using P.V.C pipe &amp; Filter including supply of materials at DAKSHIN BRINDABANBATI Water Supply Scheme of Habibpur Malda Block under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000461/2024-2025</t>
   </si>
   <si>
     <t>4816/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>13/10/2024</t>
   </si>
   <si>
     <t>JOY GURU ENTERPRISE</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for DAKSHIN BRINDABANBATI Piped Water Supply Scheme at Habibpur Dev. Block of Malda District under Malda Division, PHE Dte.</t>
-[...34 lines deleted...]
-  <si>
     <t>Extension of Pipe line and replacing of damage A.C /upvc pipe line by different dia UPVC pipe for DAKSHIN BRINDABANBATI Piped Water Supply Scheme of Habibpur Block in the District of Malda under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000982/2023-2024</t>
   </si>
   <si>
     <t>977/MD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>18/04/2024</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
+    <t>Construction of Boundary Wall at Dakhin Brindabanbati Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001026/2023-2024</t>
+  </si>
+  <si>
+    <t>1252/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>ACHARYYA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 45m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Dakhin Brindabanbati Water Supply Scheme of Habibpur Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer,Sri Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000320/2024-2025</t>
+  </si>
+  <si>
+    <t>3968/MD</t>
+  </si>
+  <si>
+    <t>07/08/2024</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>GOBINDA ENTERPRISE</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Dakshin Brindabanbati, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02485/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-427</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Augmentation of Head work site Pump House,PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at DAKSHIN BRINDABANBATI Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000879/2024-2025</t>
   </si>
   <si>
     <t>1118/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
-    <t>ACHARYYA CONSTRUCTION</t>
-[...46 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2025-2026</t>
   </si>
   <si>
     <t>5592/MD</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/09/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -944,60 +944,60 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.9</v>
+        <v>77.26</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>72.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.37</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -1005,540 +1005,540 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>77.26</v>
+        <v>4.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>72.14</v>
+        <v>3.99</v>
       </c>
       <c r="R5" s="4">
-        <v>93.37</v>
+        <v>95.88</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>4.16</v>
+        <v>10.61</v>
       </c>
       <c r="Q6" s="4">
-        <v>3.99</v>
+        <v>10.57</v>
       </c>
       <c r="R6" s="4">
-        <v>95.88</v>
+        <v>99.68</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>44.56</v>
+        <v>6.9</v>
       </c>
       <c r="Q7" s="4">
-        <v>13.58</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>30.48</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>5.65</v>
+        <v>44.56</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>13.58</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>30.48</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>9.3</v>
+        <v>9.59</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>10.61</v>
+        <v>18.62</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.57</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.68</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>18.62</v>
+        <v>5.65</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>87</v>
+        <v>70</v>
       </c>
       <c r="P12" s="4">
-        <v>2.77</v>
+        <v>9.3</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>88</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>9.59</v>
+        <v>2.77</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>196.13</v>