--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -838,54 +838,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>5.95</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>5.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>93.89</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -899,54 +899,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="P4" s="4">
         <v>8.87</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.45</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -960,54 +960,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>8.2</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.27</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1021,54 +1021,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>20.67</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>20.32</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.31</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1295,54 +1295,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>77.98</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>42.01</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>53.88</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>