--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,86 @@
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Malipakar Water Supply Scheme in the District of Malda under Mechanical Division, PHE Dte.(TSM/016606)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000575/2023-2024</t>
   </si>
   <si>
     <t>2624/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>SUBRATA KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Malipakar Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000582/2024-2025</t>
+  </si>
+  <si>
+    <t>5616/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>SUN INFINITY</t>
+  </si>
+  <si>
+    <t>Laying of distribution pipe line from 3rd pump house to Malipakar mosque in connection with source Augmentation of Malipakar Piped Water Supply Scheme at Harishchandrapur-II Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000123/2025-2026</t>
+  </si>
+  <si>
+    <t>2475/MD</t>
+  </si>
+  <si>
+    <t>28/05/2025</t>
+  </si>
+  <si>
+    <t>26/08/2025</t>
+  </si>
+  <si>
+    <t>DEY CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="82.408447" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1143,54 +1179,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
         <v>4.18</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.18</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.89</v>
       </c>
       <c r="S8" s="4">
         <v>98</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1261,101 +1297,223 @@
       <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>11.44</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>87.82</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P11" s="4">
+        <v>1.2</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="4">
+        <v>17.98</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>97.16</v>
+      </c>
+      <c r="P13" s="8">
+        <v>56.23</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>57.88</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>