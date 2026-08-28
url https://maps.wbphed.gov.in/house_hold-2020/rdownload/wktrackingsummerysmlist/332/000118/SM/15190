--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,222 +89,222 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Malipakar Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/15190</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Laying of additional pipeline &amp; replacing damaged AC pipe line by UPVC Pipe line in connection with Source Augmentation of Malipakar Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .(Part-III)</t>
+  </si>
+  <si>
+    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000572/2022-2023</t>
+  </si>
+  <si>
+    <t>763/MD</t>
+  </si>
+  <si>
+    <t>17/02/2023</t>
+  </si>
+  <si>
+    <t>19/03/2023</t>
+  </si>
+  <si>
+    <t>GOALPARA CO-OPERATIVE LABOUR CONTRACT &amp; CONSTRUCTION SOCIETY LIMITED.</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Laying of additional pipeline &amp; replacing damaged AC pipe line by UPVC Pipe line in connection with Source Augmentation of Malipakar Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .(Part-I)</t>
+  </si>
+  <si>
+    <t>ORD/000734/2022-2023</t>
+  </si>
+  <si>
+    <t>1213/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>S &amp; G CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Sinking of 01(one) nos. 200mm. Dia. x 150mm. Big dia Tube Well 143 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of MALIPAKAR Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000781/2022-2023</t>
+  </si>
+  <si>
+    <t>1439/MD</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>ABHIJIT PAUL</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Malipakar Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Sanjit Sarkar, Junior Engineer ,Mr. Tilok Roy, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000752/2022-2023</t>
+  </si>
+  <si>
+    <t>1300/MD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>A.K. AGENCY</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Laying of additional pipeline &amp; replacing damaged AC pipe line by UPVC Pipe line in connection with Source Augmentation of Malipakar Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .(Part-II)</t>
   </si>
   <si>
-    <t>Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000569/2022-2023</t>
   </si>
   <si>
     <t>760/MD</t>
   </si>
   <si>
-    <t>17/02/2023</t>
-[...4 lines deleted...]
-  <si>
     <t>J. M. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Laying of additional pipeline &amp; replacing damaged AC pipe line by UPVC Pipe line in connection with Source Augmentation of Malipakar Piped Water Supply Scheme under Malda Division, P.H.E. Dte. in the District of Malda .(Part-III)</t>
-[...47 lines deleted...]
-    <t>S &amp; G CONSTRUCTION</t>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of Malipakar Water Supply Scheme in the District of Malda under Mechanical Division, PHE Dte.(TSM/016606)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-05</t>
+  </si>
+  <si>
+    <t>ORD/000575/2023-2024</t>
+  </si>
+  <si>
+    <t>2624/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>SUBRATA KUMAR DAS.</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at 3rd Tube Well site of Malipakar Water Supply Scheme under Harishchandrapur-II Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000176/2024-2025</t>
   </si>
   <si>
     <t>2951/MD</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>BINA CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Malipakar Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte.</t>
-[...20 lines deleted...]
-    <t>Malda Mechanical</t>
+    <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Malipakar Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000582/2024-2025</t>
+  </si>
+  <si>
+    <t>5616/MD</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>SUN INFINITY</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. III of Malipakar, Bhaluka C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02470/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-394</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...40 lines deleted...]
-    <t>SUN INFINITY</t>
   </si>
   <si>
     <t>Laying of distribution pipe line from 3rd pump house to Malipakar mosque in connection with source Augmentation of Malipakar Piped Water Supply Scheme at Harishchandrapur-II Dev. Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000123/2025-2026</t>
   </si>
   <si>
     <t>2475/MD</t>
   </si>
   <si>
     <t>28/05/2025</t>
   </si>
   <si>
     <t>26/08/2025</t>
   </si>
   <si>
     <t>DEY CONSTRUCTIONS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -871,578 +871,578 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>5.95</v>
+        <v>8.87</v>
       </c>
       <c r="Q3" s="4">
-        <v>5.58</v>
+        <v>8.46</v>
       </c>
       <c r="R3" s="4">
-        <v>93.89</v>
+        <v>95.45</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>8.87</v>
+        <v>20.67</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.46</v>
+        <v>20.32</v>
       </c>
       <c r="R4" s="4">
-        <v>95.45</v>
+        <v>98.31</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>8.2</v>
       </c>
       <c r="Q5" s="4">
         <v>7.64</v>
       </c>
       <c r="R5" s="4">
         <v>93.27</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>20.67</v>
+        <v>4.18</v>
       </c>
       <c r="Q6" s="4">
-        <v>20.32</v>
+        <v>4.18</v>
       </c>
       <c r="R6" s="4">
-        <v>98.31</v>
+        <v>99.89</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>9.07</v>
+        <v>5.95</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>5.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>93.89</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>59</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>4.18</v>
+        <v>11.44</v>
       </c>
       <c r="Q8" s="4">
-        <v>4.18</v>
+        <v>10.04</v>
       </c>
       <c r="R8" s="4">
-        <v>99.89</v>
+        <v>87.82</v>
       </c>
       <c r="S8" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>9.61</v>
+        <v>9.07</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>71</v>
+        <v>40</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>11.44</v>
+        <v>1.2</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.04</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>87.82</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>1.2</v>
+        <v>9.61</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>17.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>