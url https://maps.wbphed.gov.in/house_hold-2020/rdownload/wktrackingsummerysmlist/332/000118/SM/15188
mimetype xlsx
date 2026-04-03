--- v2 (2026-03-03)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -131,113 +131,98 @@
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I,II &amp; IV and making compund lighting arrangement at Head Work site of Augmentation of Aiho(zone-II) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.(TSM/017677)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03,Junior Engineer-06</t>
   </si>
   <si>
     <t>ORD/000585/2023-2024</t>
   </si>
   <si>
     <t>2634/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>MAA BHABOTARINE ENTERPRISE.</t>
   </si>
   <si>
-    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Aiho Zone-II Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+    <t>Continuation work order for the work of Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Executive Engineer, Malda Division, PHE Dte. (Period from 01/05/2024 to 30/06/2024).</t>
+  </si>
+  <si>
+    <t>Mr. Prasanta Mandal, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Sujit Sarkar, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001218/2023-2024</t>
+  </si>
+  <si>
+    <t>1440/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>15/05/2024</t>
+  </si>
+  <si>
+    <t>SHABNAM ARA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Laying of Distribution system for Augmentation of AIHO ZONE-II Piped Water Supply Scheme at Habibpur Dev. Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
-    <t>ORD/000619/2024-2025</t>
-[...8 lines deleted...]
-    <t>05/01/2025</t>
+    <t>ORD/000555/2022-2023</t>
+  </si>
+  <si>
+    <t>1180/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
-    <t>Continuation work order for the work of Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Executive Engineer, Malda Division, PHE Dte. (Period from 01/05/2024 to 30/06/2024).</t>
-[...37 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at AIHO ZONE-2 Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000985/2023-2024</t>
   </si>
   <si>
     <t>980/MD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>Extension of Pipe line and replacing of damage A.C/uPVC pipe line by different dia UPVC pipe for Aiho Zone-II piped Water Supply scheme of Habibpur Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000466/2024-2025</t>
   </si>
   <si>
     <t>4821/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
@@ -258,50 +243,62 @@
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>RATAN KARMAKAR</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Laying of Rising main and Construction of Pump houses for Augmentation of AIHO ZONE-II Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000767/2022-2023</t>
   </si>
   <si>
     <t>1396/MD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum capacity 20 mtr. Staging height RCC OHR and Providing Household Tap Connection (FHTC) for Augmentation of AIHO ZONE-II Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000703/2023-2024</t>
+  </si>
+  <si>
+    <t>4589/MD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -968,60 +965,60 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
-        <v>39.04</v>
+        <v>0.29</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
@@ -1029,390 +1026,390 @@
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>0.29</v>
+        <v>81.51</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>34</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>81.51</v>
+        <v>32.22</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="P8" s="4">
-        <v>32.22</v>
+        <v>10.04</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>10.04</v>
+        <v>5.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>5.36</v>
+        <v>13.01</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>13.01</v>
+        <v>90.61</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
-        <v>224.18</v>
+        <v>275.75</v>
       </c>
       <c r="P12" s="8">
         <v>0</v>
       </c>
       <c r="Q12" s="8">
         <v>0</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>