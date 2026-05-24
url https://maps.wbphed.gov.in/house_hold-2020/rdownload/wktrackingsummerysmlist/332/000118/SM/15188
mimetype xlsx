--- v3 (2026-04-03)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -255,50 +255,65 @@
     <t>ORD/000767/2022-2023</t>
   </si>
   <si>
     <t>1396/MD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
   </si>
   <si>
     <t>Construction of 150 cum capacity 20 mtr. Staging height RCC OHR and Providing Household Tap Connection (FHTC) for Augmentation of AIHO ZONE-II Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000703/2023-2024</t>
   </si>
   <si>
     <t>4589/MD</t>
   </si>
   <si>
     <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at Head Work site of Aiho Zone-II Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2024-2025</t>
+  </si>
+  <si>
+    <t>3445/MD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -687,51 +702,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -907,54 +922,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>31.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>23.08</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>73.54</v>
       </c>
       <c r="S4" s="4">
         <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -968,54 +983,54 @@
       <c r="I5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>0.29</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>278.5</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1029,54 +1044,54 @@
       <c r="I6" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P6" s="4">
         <v>81.51</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>81.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.78</v>
       </c>
       <c r="S6" s="4">
         <v>34</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1090,54 +1105,54 @@
       <c r="I7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P7" s="4">
         <v>32.22</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.48</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>32.52</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1334,101 +1349,162 @@
       <c r="I11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P11" s="4">
         <v>90.61</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>40.39</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>44.58</v>
       </c>
       <c r="S11" s="4">
         <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="7"/>
-[...15 lines deleted...]
-      <c r="P12" s="8">
+      <c r="I12" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P12" s="4">
+        <v>22.09</v>
+      </c>
+      <c r="Q12" s="4">
         <v>0</v>
       </c>
-      <c r="Q12" s="8">
+      <c r="R12" s="4">
         <v>0</v>
       </c>
-      <c r="R12" s="8"/>
-      <c r="S12" s="8"/>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>297.84</v>
+      </c>
+      <c r="P13" s="8">
+        <v>156.06</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>52.4</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>