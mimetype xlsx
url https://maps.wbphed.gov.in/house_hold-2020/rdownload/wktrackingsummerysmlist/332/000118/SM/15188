--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -270,50 +270,83 @@
     <t>Construction of 150 cum capacity 20 mtr. Staging height RCC OHR and Providing Household Tap Connection (FHTC) for Augmentation of AIHO ZONE-II Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000703/2023-2024</t>
   </si>
   <si>
     <t>4589/MD</t>
   </si>
   <si>
     <t>22/11/2023</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at Head Work site of Aiho Zone-II Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000299/2024-2025</t>
   </si>
   <si>
     <t>3445/MD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>06/02/2025</t>
+  </si>
+  <si>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Aiho Zone-II Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000619/2024-2025</t>
+  </si>
+  <si>
+    <t>5789/MD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>13/02/2026</t>
+  </si>
+  <si>
+    <t>Additional laying of Pipe line for improvement of FHTC functionality by different dia UPVC pipe, Rectification of FHTC &amp; Providing FHTC for AIHO ZONE-II piped Water Supply Scheme at Habibpur Dev. Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
+  </si>
+  <si>
+    <t>Sri Biswadip Sengupta, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000992/2025-2026</t>
+  </si>
+  <si>
+    <t>1048/MD</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1424,87 +1457,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P12" s="4">
         <v>22.09</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P13" s="4">
+        <v>39.04</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P14" s="4">
+        <v>24.85</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>361.74</v>
+      </c>
+      <c r="P15" s="8">
+        <v>156.06</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>43.14</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>