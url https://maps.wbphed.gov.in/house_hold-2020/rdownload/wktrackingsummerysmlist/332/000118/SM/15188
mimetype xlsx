--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -77,276 +77,276 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>AUMENTATION OF AIHO ZONE-II PIPED WATER SUPPLY SCHEME</t>
+  </si>
+  <si>
+    <t>SM/15188</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. I,II &amp; IV and making compund lighting arrangement at Head Work site of Augmentation of Aiho(zone-II) Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.(TSM/017677)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03,Junior Engineer-06</t>
+  </si>
+  <si>
+    <t>ORD/000585/2023-2024</t>
+  </si>
+  <si>
+    <t>2634/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>MAA BHABOTARINE ENTERPRISE.</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
-    <t>AUMENTATION OF AIHO ZONE-II PIPED WATER SUPPLY SCHEME</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Acceptance cum formal work order for Laying of Distribution system for Augmentation of AIHO ZONE-II Piped Water Supply Scheme at Habibpur Dev. Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000555/2022-2023</t>
+  </si>
+  <si>
+    <t>1180/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>FUTURE</t>
+  </si>
+  <si>
+    <t>Construction of 150 cum capacity 20 mtr. Staging height RCC OHR and Providing Household Tap Connection (FHTC) for Augmentation of AIHO ZONE-II Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000703/2023-2024</t>
+  </si>
+  <si>
+    <t>4589/MD</t>
+  </si>
+  <si>
+    <t>22/11/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Laying of Rising main and Construction of Pump houses for Augmentation of AIHO ZONE-II Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000767/2022-2023</t>
+  </si>
+  <si>
+    <t>1396/MD</t>
+  </si>
+  <si>
+    <t>28/03/2023</t>
+  </si>
+  <si>
+    <t>UNITED FRIENDS UNEMPLOYED ENGG CO-OPE SOCEITY LTD</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000084/2023-2024</t>
   </si>
   <si>
     <t>1811/MD</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Malda Mechanical</t>
-[...23 lines deleted...]
-    <t>MAA BHABOTARINE ENTERPRISE.</t>
+    <t>Providing balance Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Aiho Zone-II Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000619/2024-2025</t>
+  </si>
+  <si>
+    <t>5789/MD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>28/06/2026</t>
   </si>
   <si>
     <t>Continuation work order for the work of Hiring of inspection Vehicle (Non-Air Condition, Bharat Stage-III on or after 01/05/2008 with Diesel/LPG/CNG Engine) in perfect good condition of performing a very long journey and should be covered anywhere without any trouble on monthly hire basis for Official use of the office of the Executive Engineer, Malda Division, PHE Dte. (Period from 01/05/2024 to 30/06/2024).</t>
   </si>
   <si>
     <t>Mr. Prasanta Mandal, Assistant Engineer,Mr. Prosanta Mandal, Assistant Engineer</t>
   </si>
   <si>
     <t>Mr. Sujit Sarkar, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001218/2023-2024</t>
   </si>
   <si>
     <t>1440/MD</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>15/05/2024</t>
   </si>
   <si>
     <t>SHABNAM ARA</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Laying of Distribution system for Augmentation of AIHO ZONE-II Piped Water Supply Scheme at Habibpur Dev. Block of Malda District under Malda Division, PHE Dte., Govt. of West Bengal.</t>
-[...22 lines deleted...]
-  <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at AIHO ZONE-2 Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000985/2023-2024</t>
   </si>
   <si>
     <t>980/MD</t>
   </si>
   <si>
     <t>04/03/2024</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall at Head Work site of Aiho Zone-II Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000299/2024-2025</t>
+  </si>
+  <si>
+    <t>3445/MD</t>
+  </si>
+  <si>
+    <t>11/07/2024</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
+  </si>
+  <si>
     <t>Extension of Pipe line and replacing of damage A.C/uPVC pipe line by different dia UPVC pipe for Aiho Zone-II piped Water Supply scheme of Habibpur Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>ORD/000466/2024-2025</t>
   </si>
   <si>
     <t>4821/MD</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>Augmentation of 3 Nos. Pump House at AIHO ZONE-2 Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000878/2024-2025</t>
   </si>
   <si>
     <t>1117/MD</t>
   </si>
   <si>
     <t>21/03/2025</t>
   </si>
   <si>
     <t>05/05/2025</t>
   </si>
   <si>
     <t>RATAN KARMAKAR</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Laying of Rising main and Construction of Pump houses for Augmentation of AIHO ZONE-II Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
-[...58 lines deleted...]
-  <si>
     <t>Additional laying of Pipe line for improvement of FHTC functionality by different dia UPVC pipe, Rectification of FHTC &amp; Providing FHTC for AIHO ZONE-II piped Water Supply Scheme at Habibpur Dev. Block in the District of Malda under Malda Division, P.H.E.Dte.</t>
   </si>
   <si>
     <t>Sri Biswadip Sengupta, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000992/2025-2026</t>
   </si>
   <si>
     <t>1048/MD</t>
   </si>
   <si>
     <t>06/03/2026</t>
   </si>
   <si>
-    <t>05/05/2026</t>
+    <t>01/08/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,737 +873,737 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>11.34</v>
+        <v>31.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>23.08</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>73.54</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="4">
+        <v>81.51</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>81.33</v>
+      </c>
+      <c r="R4" s="4">
+        <v>99.78</v>
+      </c>
+      <c r="S4" s="4">
         <v>34</v>
-      </c>
-[...22 lines deleted...]
-        <v>15</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>0.29</v>
+        <v>90.61</v>
       </c>
       <c r="Q5" s="4">
-        <v>0.79</v>
+        <v>40.39</v>
       </c>
       <c r="R5" s="4">
-        <v>278.5</v>
+        <v>44.58</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="J6" s="13" t="s">
+      <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>81.51</v>
+        <v>13.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>81.33</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>99.78</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>34</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L7" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>32.22</v>
+        <v>11.34</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.48</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>32.52</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="P8" s="4">
-        <v>10.04</v>
+        <v>39.04</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>5.36</v>
+        <v>0.29</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>0.79</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>278.5</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="N10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>41</v>
       </c>
       <c r="P10" s="4">
-        <v>13.01</v>
+        <v>32.22</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.48</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>32.52</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="P11" s="4">
-        <v>90.61</v>
+        <v>22.09</v>
       </c>
       <c r="Q11" s="4">
-        <v>40.39</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>44.58</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="P12" s="4">
-        <v>22.09</v>
+        <v>10.04</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>39.04</v>
+        <v>5.36</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>91</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="P14" s="4">
         <v>24.85</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>