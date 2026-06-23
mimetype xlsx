--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -173,189 +173,189 @@
   <si>
     <t>1177/MD</t>
   </si>
   <si>
     <t>Supply, installation, commissioning &amp; Trial operation of electro-mechanical components at T/W no IV,V,VI &amp; VII of Source Augmentation Bahirgachi Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015614)</t>
   </si>
   <si>
     <t>Junior Engineer-06,Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/002025/2023-2024</t>
   </si>
   <si>
     <t>4764/MLMD</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for BAHIRGACHHI Piped Water Supply Scheme (Raikhadighi JL-24) at Gazole Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000704/2022-2023</t>
+  </si>
+  <si>
+    <t>1162/MD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>UTTAM KUMAR GHOSH</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Bahirgachhi Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000729/2022-2023</t>
+  </si>
+  <si>
+    <t>1203/MD</t>
+  </si>
+  <si>
+    <t>21/03/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>M/S. TEWARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 5th Tube Well site of Bahirgachi Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000998/2023-2024</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>13/04/2024</t>
+  </si>
+  <si>
+    <t>M/S MANDAL &amp; SONS</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 4th Tube Well site of Bahirgachi Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001023/2023-2024</t>
+  </si>
+  <si>
+    <t>1249/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline work for facilitating FHTC at Bahirgachi Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2024-2025</t>
+  </si>
+  <si>
+    <t>3223/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>M/S NARESH KUMAR JAIN</t>
+  </si>
+  <si>
+    <t>Augmentation of Head work site Pump House, Pump House No.-2, Pump House No.-3, Earth filling and 3 Nos. Boundary wall at Bahirgachhi Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000184/2025-2026</t>
+  </si>
+  <si>
+    <t>2954/MD</t>
+  </si>
+  <si>
+    <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>18/08/2025</t>
+  </si>
+  <si>
+    <t>ABHIJIT PAUL</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for BAHIRGACHHI Piped Water Supply Scheme (Raikhadighi JL-23) at Gazole Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000697/2022-2023</t>
+  </si>
+  <si>
+    <t>1154/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>M/S KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 40m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Tubewell no. 4 site of Bahirgachi Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000999/2023-2024</t>
   </si>
   <si>
     <t>1178/MD</t>
   </si>
   <si>
-    <t>14/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>10/09/2024</t>
   </si>
   <si>
     <t>A. K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 40m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Tubewell no. 5 site of Bahirgachi Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/001000/2023-2024</t>
   </si>
   <si>
     <t>1179/MD</t>
-  </si>
-[...112 lines deleted...]
-    <t>M/S KUNDU CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -907,54 +907,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4">
         <v>3004293382</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>3.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>3.67</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>34</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -968,54 +968,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4">
         <v>3004293388</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P4" s="4">
         <v>10.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>10.01</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>34</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1029,54 +1029,54 @@
       <c r="I5" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>10.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>8.79</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>87.57</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1090,54 +1090,54 @@
       <c r="I6" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>10.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.27</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1200,588 +1200,588 @@
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>17.97</v>
+        <v>54.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>49.6</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>90.52</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K9" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P9" s="4">
-        <v>18</v>
+        <v>8.33</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>8.3</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.69</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>45</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>54.79</v>
+        <v>12.5</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>12.43</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>8.33</v>
+        <v>9.45</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>1.8</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>19.06</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>56</v>
+        <v>78</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="P12" s="4">
-        <v>12.5</v>
+        <v>4.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>9.45</v>
+        <v>12.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>40</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="P14" s="4">
-        <v>4.95</v>
+        <v>46.45</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>45.14</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>97.18</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>66</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="P15" s="4">
-        <v>12.95</v>
+        <v>17.97</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>36</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>37</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="P16" s="4">
-        <v>46.45</v>
+        <v>18</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>264.39</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>147.78</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>55.89</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>