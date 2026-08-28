--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -116,246 +116,246 @@
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-07</t>
   </si>
   <si>
     <t>ORD/000129/2023-2024</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. IV of Bahirgachi , Pandua C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000130/2023-2024</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning &amp; Trial operation of electro-mechanical components at T/W no IV,V,VI &amp; VII of Source Augmentation Bahirgachi Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015614)</t>
+  </si>
+  <si>
+    <t>Junior Engineer-06,Junior Engineer-07</t>
+  </si>
+  <si>
+    <t>ORD/002025/2023-2024</t>
+  </si>
+  <si>
+    <t>4764/MLMD</t>
+  </si>
+  <si>
+    <t>29/12/2023</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>PROGRESSIVE ENG'S CO-OP. SOCIETY LTD</t>
+  </si>
+  <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 4 (160.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at BAHIRGACHHI Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Ziaur Rahaman, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000718/2022-2023</t>
   </si>
   <si>
     <t>1176/MD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>M/S DYNAMIC CONSTRUCTION</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 5 (160.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at BAHIRGACHHI Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
     <t>ORD/000719/2022-2023</t>
   </si>
   <si>
     <t>1177/MD</t>
   </si>
   <si>
-    <t>Supply, installation, commissioning &amp; Trial operation of electro-mechanical components at T/W no IV,V,VI &amp; VII of Source Augmentation Bahirgachi Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/015614)</t>
-[...19 lines deleted...]
-  <si>
     <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for BAHIRGACHHI Piped Water Supply Scheme (Raikhadighi JL-24) at Gazole Dev. Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000704/2022-2023</t>
   </si>
   <si>
     <t>1162/MD</t>
   </si>
   <si>
     <t>04/05/2023</t>
   </si>
   <si>
     <t>UTTAM KUMAR GHOSH</t>
   </si>
   <si>
     <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Bahirgachhi Piped Water Supply Scheme at Gazole Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>ORD/000729/2022-2023</t>
   </si>
   <si>
     <t>1203/MD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>M/S. TEWARI CONSTRUCTION</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for BAHIRGACHHI Piped Water Supply Scheme (Raikhadighi JL-23) at Gazole Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000697/2022-2023</t>
+  </si>
+  <si>
+    <t>1154/MD</t>
+  </si>
+  <si>
+    <t>22/11/2024</t>
+  </si>
+  <si>
+    <t>M/S KUNDU CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 40m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Tubewell no. 4 site of Bahirgachi Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000999/2023-2024</t>
+  </si>
+  <si>
+    <t>1178/MD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>10/09/2024</t>
+  </si>
+  <si>
+    <t>A. K. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 40m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at Tubewell no. 5 site of Bahirgachi Water Supply Scheme of Gazole Block under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001000/2023-2024</t>
+  </si>
+  <si>
+    <t>1179/MD</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline work for facilitating FHTC at Bahirgachi Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000145/2024-2025</t>
+  </si>
+  <si>
+    <t>3223/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>08/02/2025</t>
+  </si>
+  <si>
+    <t>M/S NARESH KUMAR JAIN</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 4th Tube Well site of Bahirgachi Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/001023/2023-2024</t>
+  </si>
+  <si>
+    <t>1249/MD</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
     <t>Construction of Boundary Wall at 5th Tube Well site of Bahirgachi Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000998/2023-2024</t>
   </si>
   <si>
-    <t>14/03/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>13/04/2024</t>
   </si>
   <si>
     <t>M/S MANDAL &amp; SONS</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall at 4th Tube Well site of Bahirgachi Water Supply Scheme under Gazole Block under Malda Division, PHE Dte. in the district of Malda.</t>
-[...34 lines deleted...]
-  <si>
     <t>Augmentation of Head work site Pump House, Pump House No.-2, Pump House No.-3, Earth filling and 3 Nos. Boundary wall at Bahirgachhi Water Supply scheme at Gazole Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000184/2025-2026</t>
   </si>
   <si>
     <t>2954/MD</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>18/08/2025</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
-  </si>
-[...37 lines deleted...]
-    <t>1179/MD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -990,767 +990,767 @@
         <v>10.01</v>
       </c>
       <c r="Q4" s="4">
         <v>10.01</v>
       </c>
       <c r="R4" s="4">
         <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>34</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="I5" s="13" t="s">
+      <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="J5" s="13" t="s">
+      <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>10.03</v>
+        <v>45.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>8.79</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>87.57</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>10.03</v>
       </c>
       <c r="Q6" s="4">
-        <v>8.05</v>
+        <v>8.79</v>
       </c>
       <c r="R6" s="4">
-        <v>80.27</v>
+        <v>87.57</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="J7" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M7" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>45.26</v>
+        <v>10.03</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>8.05</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>80.27</v>
       </c>
       <c r="S7" s="4">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P8" s="4">
         <v>54.79</v>
       </c>
       <c r="Q8" s="4">
         <v>49.6</v>
       </c>
       <c r="R8" s="4">
         <v>90.52</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>8.33</v>
       </c>
       <c r="Q9" s="4">
         <v>8.3</v>
       </c>
       <c r="R9" s="4">
         <v>99.69</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>45</v>
+        <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>47</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
-        <v>12.5</v>
+        <v>46.45</v>
       </c>
       <c r="Q10" s="4">
-        <v>12.43</v>
+        <v>45.14</v>
       </c>
       <c r="R10" s="4">
-        <v>99.38</v>
+        <v>97.18</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P11" s="4">
-        <v>9.45</v>
+        <v>17.97</v>
       </c>
       <c r="Q11" s="4">
-        <v>1.8</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>19.06</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="P12" s="4">
-        <v>4.95</v>
+        <v>18</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>12.95</v>
+        <v>4.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="O14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>46.45</v>
+        <v>9.45</v>
       </c>
       <c r="Q14" s="4">
-        <v>45.14</v>
+        <v>1.8</v>
       </c>
       <c r="R14" s="4">
-        <v>97.18</v>
+        <v>19.06</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="L15" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>17.97</v>
+        <v>12.5</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>12.43</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>18</v>
+        <v>12.95</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>264.39</v>