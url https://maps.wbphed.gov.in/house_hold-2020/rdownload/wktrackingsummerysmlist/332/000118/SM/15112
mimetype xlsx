--- v1 (2026-03-03)
+++ v2 (2026-06-23)
@@ -155,51 +155,51 @@
   <si>
     <t>SOFIKUL ISLAM</t>
   </si>
   <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Sadlichak Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/016501)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000581/2023-2024</t>
   </si>
   <si>
     <t>2630/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
-    <t>27/05/2026</t>
+    <t>23/11/2026</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
     <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Sadlichalk Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>Mr. Susanta Pal, JE_Deputation</t>
   </si>
   <si>
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>2900/MD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>07/07/2024</t>
   </si>
   <si>
     <t>SAYEM ENTERPRISE</t>
   </si>
@@ -814,54 +814,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.89</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.87</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.77</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -936,54 +936,54 @@
       <c r="I5" s="13" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>11.43</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>9.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.62</v>
       </c>
       <c r="S5" s="4">
         <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1153,54 +1153,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>64.66</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>16.09</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>24.88</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>