--- v2 (2026-06-23)
+++ v3 (2026-08-28)
@@ -161,108 +161,108 @@
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III of Sadlichak Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/016501)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-05</t>
   </si>
   <si>
     <t>ORD/000581/2023-2024</t>
   </si>
   <si>
     <t>2630/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>23/11/2026</t>
   </si>
   <si>
     <t>FUTURE</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Sinking of 01(one) nos. 250mm. Dia. x 150mm. Big dia Tube Well 246 Mtr. deep by D.R. Rig method using UPVC pipe &amp; Strainer in connection with Source Augmentation of SADLICHAK Piped Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer,Mr. Sumit Kumar Ghosh, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Mr. Susanta Pal, JE_Deputation</t>
+  </si>
+  <si>
+    <t>ORD/000720/2022-2023</t>
+  </si>
+  <si>
+    <t>1178/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
+    <t>JAYA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Interconnection between New Tube Well and Existing UPVC/DI/HDPE pipe line in connection with Source Augmentation of Sadlichalk Piped Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
-    <t>Mr. Susanta Pal, JE_Deputation</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000196/2024-2025</t>
   </si>
   <si>
     <t>2900/MD</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>07/07/2024</t>
   </si>
   <si>
     <t>SAYEM ENTERPRISE</t>
   </si>
   <si>
     <t>Augmentation work of OHR, Pump House and Boundary Wall of Sadlichak Water Supply Scheme at Harishchandrapur-II Block of Malda District under Malda Division, PHE Dte, Govt. of West Bengal.</t>
   </si>
   <si>
     <t>ORD/000807/2024-2025</t>
   </si>
   <si>
     <t>999/MD</t>
   </si>
   <si>
     <t>12/03/2025</t>
   </si>
   <si>
     <t>26/05/2025</t>
   </si>
   <si>
     <t>SUBHAS CHANDRA KESHARI</t>
-  </si>
-[...19 lines deleted...]
-    <t>JAYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -973,203 +973,203 @@
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P6" s="4">
-        <v>2.12</v>
+        <v>12.03</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P7" s="4">
-        <v>28.01</v>
+        <v>2.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P8" s="4">
-        <v>12.03</v>
+        <v>28.01</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>64.66</v>