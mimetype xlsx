--- v1 (2026-02-07)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,68 +228,50 @@
     <t>10/08/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR DEY</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kadirpur Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000642/2024-2025</t>
   </si>
   <si>
     <t>5945/MD</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S SINHA ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1278,148 +1260,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>26.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>151.08</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>