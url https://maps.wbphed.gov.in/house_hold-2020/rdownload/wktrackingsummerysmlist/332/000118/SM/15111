--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -823,54 +823,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.23</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -884,54 +884,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P4" s="4">
         <v>6.23</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>6.23</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -943,54 +943,54 @@
         <v>37</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4">
         <v>3004397521</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
         <v>6.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>6.08</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1002,54 +1002,54 @@
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="4">
         <v>3004413382</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P6" s="4">
         <v>4.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>4.01</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1063,54 +1063,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>73.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>64.94</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>88.89</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1280,54 +1280,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>151.08</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>87.49</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>57.91</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>