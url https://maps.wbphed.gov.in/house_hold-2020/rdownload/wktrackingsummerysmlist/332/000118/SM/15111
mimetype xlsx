--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,65 @@
     <t>10/08/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR DEY</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kadirpur Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000642/2024-2025</t>
   </si>
   <si>
     <t>5945/MD</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S SINHA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of Pipeline work and rectification of FHTC at Kadirpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>ORD/000275/2024-2025</t>
+  </si>
+  <si>
+    <t>3195/MD</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1063,54 +1078,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>73.06</v>
       </c>
       <c r="Q7" s="4">
-        <v>64.94</v>
+        <v>71.19</v>
       </c>
       <c r="R7" s="4">
-        <v>88.89</v>
+        <v>97.44</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1124,54 +1139,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>8.32</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>7.32</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>88.01</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1185,54 +1200,54 @@
       <c r="I9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>21.12</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>20.75</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>98.23</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1260,87 +1275,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>26.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="4">
+        <v>31.7</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>182.79</v>
+      </c>
+      <c r="P12" s="8">
+        <v>121.81</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>66.64</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>