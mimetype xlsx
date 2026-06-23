--- v4 (2026-05-24)
+++ v5 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,83 @@
     <t>5945/MD</t>
   </si>
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S SINHA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Pipeline work and rectification of FHTC at Kadirpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000275/2024-2025</t>
   </si>
   <si>
     <t>3195/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000088/2025-2026</t>
+  </si>
+  <si>
+    <t>5555/MD</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Augmentation of Head work site Pump House, PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at KADIRPUR Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000882/2024-2025</t>
+  </si>
+  <si>
+    <t>1121/MD</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +708,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1336,87 +1369,205 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>31.7</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P12" s="4">
+        <v>5.35</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P13" s="4">
+        <v>9.59</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>197.73</v>
+      </c>
+      <c r="P14" s="8">
+        <v>121.81</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>61.61</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>