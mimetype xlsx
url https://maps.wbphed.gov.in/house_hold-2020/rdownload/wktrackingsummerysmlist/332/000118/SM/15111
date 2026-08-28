--- v5 (2026-06-23)
+++ v6 (2026-08-28)
@@ -89,152 +89,152 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Kadirpur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/15111</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Sinking of ( 200mm. Dia. x 150mm. Dia ) Big dia Tube Well No - 4 ( 93.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe including supply of Materials at KADIRPUR Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Arnab Giri, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Biswajit Gosh, Junior Engineer,Mukaddar Parvage, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000714/2022-2023</t>
+  </si>
+  <si>
+    <t>1172/MD</t>
+  </si>
+  <si>
+    <t>20/03/2023</t>
+  </si>
+  <si>
+    <t>19/04/2023</t>
+  </si>
+  <si>
+    <t>ABHIJIT PAUL</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at T/W No. IV of Kadirpur, Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>ORD/000923/2023-2024</t>
+  </si>
+  <si>
+    <t>05/09/2023</t>
+  </si>
+  <si>
+    <t>04/12/2023</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD</t>
+  </si>
+  <si>
+    <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Kadirpur , Aiho C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000783/2023-2024</t>
+  </si>
+  <si>
+    <t>22/08/2023</t>
+  </si>
+  <si>
+    <t>20/11/2023</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line and replacing of damage uPVC pipe line by different dia UPVC pipe for KADIRPUR Piped Water Supply Scheme at Habibpur Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Ziaur Rahaman, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000702/2022-2023</t>
+  </si>
+  <si>
+    <t>1160/MD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>M/S AMIT KUMAR GUPTA</t>
+  </si>
+  <si>
+    <t>Acceptance cum formal work order for Construction of 2 (two) Nos 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Kadirpur Piped Water Supply Scheme at Habibpur Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000024/2023-2024</t>
+  </si>
+  <si>
+    <t>1714/MD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>04/06/2023</t>
+  </si>
+  <si>
+    <t>SHANKAR PRASAD BHAGAT</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 200mm. Dia. x 150mm. Dia ) Big dia Tube Well No - 3 ( 93.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe including supply of Materials at KADIRPUR Water Supply Scheme under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Arnab Giri, Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000713/2022-2023</t>
   </si>
   <si>
     <t>1171/MD</t>
   </si>
   <si>
-    <t>20/03/2023</t>
-[...85 lines deleted...]
-  <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components at T/W no. III &amp; IV of Kadirpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte. (TSM/016285)</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000584/2023-2024</t>
   </si>
   <si>
     <t>2633/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>06/02/2024</t>
   </si>
   <si>
     <t>TARUN KUMAR DEY</t>
   </si>
   <si>
     <t>Providing Functional Household Tap Connection (FHTC) in connection with Jal Jeevan Mission (JJM) at Kadirpur Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000642/2024-2025</t>
@@ -245,81 +245,81 @@
   <si>
     <t>28/11/2024</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>M/S SINHA ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of Pipeline work and rectification of FHTC at Kadirpur Water Supply Scheme under Habibpur Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>ORD/000275/2024-2025</t>
   </si>
   <si>
     <t>3195/MD</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
+    <t>Augmentation of Head work site Pump House, PUMP House No.-2 ,Earth filling and 2 Nos. Boundary wall at KADIRPUR Water Supply scheme at Habibpur Dev. Block under Malda Division, PHE Dte, Govt. of West Bengal.</t>
+  </si>
+  <si>
+    <t>ORD/000882/2024-2025</t>
+  </si>
+  <si>
+    <t>1121/MD</t>
+  </si>
+  <si>
+    <t>21/03/2025</t>
+  </si>
+  <si>
+    <t>26/09/2025</t>
+  </si>
+  <si>
+    <t>GHOSH CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000088/2025-2026</t>
   </si>
   <si>
     <t>5555/MD</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...16 lines deleted...]
-    <t>GHOSH CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -893,367 +893,367 @@
         <v>6.23</v>
       </c>
       <c r="Q3" s="4">
         <v>6.23</v>
       </c>
       <c r="R3" s="4">
         <v>99.99</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="L4" s="4">
+        <v>3004413382</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>6.23</v>
+        <v>4.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>6.23</v>
+        <v>4.01</v>
       </c>
       <c r="R4" s="4">
-        <v>99.99</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4">
         <v>3004397521</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="P5" s="4">
         <v>6.08</v>
       </c>
       <c r="Q5" s="4">
         <v>6.08</v>
       </c>
       <c r="R5" s="4">
         <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>3004413382</v>
+        <v>46</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>4.01</v>
+        <v>73.06</v>
       </c>
       <c r="Q6" s="4">
-        <v>4.01</v>
+        <v>71.19</v>
       </c>
       <c r="R6" s="4">
-        <v>100</v>
+        <v>97.44</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>30</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="P7" s="4">
-        <v>73.06</v>
+        <v>8.32</v>
       </c>
       <c r="Q7" s="4">
-        <v>71.19</v>
+        <v>7.32</v>
       </c>
       <c r="R7" s="4">
-        <v>97.44</v>
+        <v>88.01</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>30</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>31</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="P8" s="4">
-        <v>8.32</v>
+        <v>6.23</v>
       </c>
       <c r="Q8" s="4">
-        <v>7.32</v>
+        <v>6.23</v>
       </c>
       <c r="R8" s="4">
-        <v>88.01</v>
+        <v>99.99</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P9" s="4">
         <v>21.12</v>
       </c>
       <c r="Q9" s="4">
         <v>20.75</v>
       </c>
@@ -1273,51 +1273,51 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>26.03</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1334,51 +1334,51 @@
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P11" s="4">
         <v>31.7</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
@@ -1391,139 +1391,139 @@
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="I12" s="13"/>
-      <c r="J12" s="13"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>45</v>
+      </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>5.35</v>
+        <v>9.59</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>83</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="P13" s="4">
-        <v>9.59</v>
+        <v>5.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>88</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>197.73</v>