--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -784,54 +784,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>29.32</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>25.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>86.36</v>
       </c>
       <c r="S3" s="4">
         <v>80</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -845,54 +845,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>8.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.05</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>90.97</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1058,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>60.92</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>33.37</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>54.77</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>