--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,95 @@
     <t>W.B.S.E.D.C.LTD</t>
   </si>
   <si>
     <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. IV of Parameswarpur Water Supply Scheme in the District of Malda under Mechanical Division, PHE Dte. (TSM/016354)</t>
   </si>
   <si>
     <t>Assistant Engineer - II</t>
   </si>
   <si>
     <t>Junior Engineer-03</t>
   </si>
   <si>
     <t>ORD/000576/2023-2024</t>
   </si>
   <si>
     <t>2625/MLMD</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>SOVON KUMAR DAS.</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall at 4th Tubewell site of Parameswarpur Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000153/2024-2025</t>
+  </si>
+  <si>
+    <t>2922/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>M/S BISWAS CONSTRUCTION &amp; CO</t>
+  </si>
+  <si>
+    <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works at Bamongram, Basara, Parameswarpur, Khatil, Ramnagar &amp; Adatala PWSS under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Debasis Pal, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000940/2024-2025</t>
+  </si>
+  <si>
+    <t>629/MD</t>
+  </si>
+  <si>
+    <t>19/02/2025</t>
+  </si>
+  <si>
+    <t>26/02/2025</t>
+  </si>
+  <si>
+    <t>RUQAIYA ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,73 +666,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -906,54 +951,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
         <v>4.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>4.13</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.96</v>
       </c>
       <c r="S5" s="4">
         <v>99</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1024,101 +1069,223 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>12.73</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>12.15</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>95.5</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="P8" s="4">
+        <v>11.18</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>11.15</v>
+      </c>
+      <c r="R8" s="4">
+        <v>99.77</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" s="4">
+        <v>0.74</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>72.84</v>
+      </c>
+      <c r="P10" s="8">
+        <v>60.8</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>83.47</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>