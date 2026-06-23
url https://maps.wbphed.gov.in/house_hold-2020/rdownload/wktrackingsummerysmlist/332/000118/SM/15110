--- v3 (2026-05-24)
+++ v4 (2026-06-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,68 @@
     <t>M/S BISWAS CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works at Bamongram, Basara, Parameswarpur, Khatil, Ramnagar &amp; Adatala PWSS under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000940/2024-2025</t>
   </si>
   <si>
     <t>629/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>RUQAIYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying of dedicated /Parallel pipe line for better functionality and providing balance FHTC with Supply of Sluice valve and Sluice Valve Chamber for PARAMESHWARPUR Piped Water Supply Scheme at Bamangola Dev. Block in the District Malda under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000965/2025-2026</t>
+  </si>
+  <si>
+    <t>772/MD</t>
+  </si>
+  <si>
+    <t>19/02/2026</t>
+  </si>
+  <si>
+    <t>20/04/2026</t>
+  </si>
+  <si>
+    <t>SATTWIK CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1205,87 +1223,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P9" s="4">
         <v>0.74</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P10" s="4">
+        <v>16.9</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>89.74</v>
+      </c>
+      <c r="P11" s="8">
+        <v>60.8</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>67.75</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>