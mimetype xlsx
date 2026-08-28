--- v4 (2026-06-23)
+++ v5 (2026-08-28)
@@ -113,147 +113,147 @@
   <si>
     <t>Acceptance cum formal work order for Extension of Pipe line by different dia UPVC pipe for PARAMESWARPUR Piped Water Supply Scheme at Bamangola Dev. Block of Malda District under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>Mr. Arnab Giri, Assistant Engineer</t>
   </si>
   <si>
     <t>Mukaddar Parvage, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000737/2022-2023</t>
   </si>
   <si>
     <t>1209/MD</t>
   </si>
   <si>
     <t>21/03/2023</t>
   </si>
   <si>
     <t>05/05/2023</t>
   </si>
   <si>
     <t>SOVON KUMAR DAS</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Parameswarpur Piped Water Supply Scheme at Bamangola Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000757/2022-2023</t>
+  </si>
+  <si>
+    <t>1305/MD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>A. L. ENGINEERING SOLUTION</t>
+  </si>
+  <si>
+    <t>Malda Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. IV of Parameswarpur Water Supply Scheme in the District of Malda under Mechanical Division, PHE Dte. (TSM/016354)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000576/2023-2024</t>
+  </si>
+  <si>
+    <t>2625/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>SOVON KUMAR DAS.</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 250mm. Dia. x 200mm. Dia ) Big dia Tube Well No - 4 (120.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at PARAMESWARPUR Water Supply Scheme of Bamongola Block under Malda Division P.H.E Dte in the District of Malda. (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000772/2022-2023</t>
   </si>
   <si>
     <t>1430/MD</t>
   </si>
   <si>
     <t>29/03/2023</t>
   </si>
   <si>
     <t>28/04/2023</t>
   </si>
   <si>
     <t>ASHIS CONSTRUCTION</t>
   </si>
   <si>
-    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Parameswarpur Piped Water Supply Scheme at Bamangola Block of Malda District under Malda Division, PHE Dte.</t>
-[...17 lines deleted...]
-    <t>Malda Mechanical</t>
+    <t>Construction of Boundary Wall at 4th Tubewell site of Parameswarpur Water Supply Scheme under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000153/2024-2025</t>
+  </si>
+  <si>
+    <t>2922/MD</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>M/S BISWAS CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>QUOTATION PAYMENT FOR Parameswarpur T/W III UNDER BAMONGOLA CCC UNDER MALDA DISTRICT</t>
   </si>
   <si>
     <t>BILL/00760/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-192</t>
   </si>
   <si>
     <t>22/05/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...43 lines deleted...]
-    <t>M/S BISWAS CONSTRUCTION &amp; CO</t>
   </si>
   <si>
     <t>Erection of Property board and dissemination of Property information through wall painting related to Jal Jeevan Mission works at Bamongram, Basara, Parameswarpur, Khatil, Ramnagar &amp; Adatala PWSS under Bamongola Block under Malda Division, PHE Dte. in the district of Malda.</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>Shreya Das, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000940/2024-2025</t>
   </si>
   <si>
     <t>629/MD</t>
   </si>
   <si>
     <t>19/02/2025</t>
   </si>
   <si>
     <t>26/02/2025</t>
   </si>
   <si>
     <t>RUQAIYA ENTERPRISE</t>
   </si>
@@ -905,300 +905,300 @@
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>8.85</v>
+        <v>4.17</v>
       </c>
       <c r="Q4" s="4">
-        <v>8.05</v>
+        <v>4.13</v>
       </c>
       <c r="R4" s="4">
-        <v>90.97</v>
+        <v>98.96</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>4.17</v>
+        <v>12.73</v>
       </c>
       <c r="Q5" s="4">
-        <v>4.13</v>
+        <v>12.15</v>
       </c>
       <c r="R5" s="4">
-        <v>98.96</v>
+        <v>95.5</v>
       </c>
       <c r="S5" s="4">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.86</v>
+        <v>8.85</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>8.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.97</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>12.73</v>
+        <v>11.18</v>
       </c>
       <c r="Q7" s="4">
-        <v>12.15</v>
+        <v>11.15</v>
       </c>
       <c r="R7" s="4">
-        <v>95.5</v>
+        <v>99.77</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>11.18</v>
+        <v>5.86</v>
       </c>
       <c r="Q8" s="4">
-        <v>11.15</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.77</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>