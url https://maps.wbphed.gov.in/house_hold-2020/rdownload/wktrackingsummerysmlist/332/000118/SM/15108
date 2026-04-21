--- v1 (2026-02-07)
+++ v2 (2026-04-21)
@@ -841,54 +841,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>6.21</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>6.04</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.26</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -902,54 +902,54 @@
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L4" s="4">
         <v>3004454388</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>7.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>7.69</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1024,54 +1024,54 @@
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>18.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>80.81</v>
       </c>
       <c r="S6" s="4">
         <v>79</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1298,54 +1298,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>91.2</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>28.92</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>31.71</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>