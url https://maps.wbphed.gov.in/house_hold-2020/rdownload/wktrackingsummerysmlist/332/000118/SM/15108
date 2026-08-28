--- v2 (2026-04-21)
+++ v3 (2026-08-28)
@@ -89,153 +89,153 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>MALDAH</t>
   </si>
   <si>
     <t>Malda Division</t>
   </si>
   <si>
     <t>Source Augmentation of Sailpur Piped Water Supply Scheme under Malda Division, PHE Dte.</t>
   </si>
   <si>
     <t>SM/15108</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Construction of 3.60 mtr.X 3.00 mtr Switch Room cum chlorine room with Water Supply and sanitary arrangement in connection with source Augmentation of Sailpur Piped Water Supply Scheme at Englishbazar Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Mr. Amit Biswas, Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000759/2022-2023</t>
+  </si>
+  <si>
+    <t>1306/MD</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>07/05/2023</t>
+  </si>
+  <si>
+    <t>M/S A. B. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Acceptance cum formal work order for Sinking of ( 200mm. Dia. x 150mm. Dia ) Big dia Tube Well No - 3 ( 96.00 Mtr. deep ) by D.R. Rig method using P.V.C. pipe &amp; Gravel Filter including supply of Materials at SAILPUR Water Supply Scheme of Englishbazar Block under Malda Division P.H.E Dte in the District of Malda.</t>
   </si>
   <si>
-    <t>Mr. Amit Biswas, Assistant Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>Bikash Balo, Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000709/2022-2023</t>
   </si>
   <si>
     <t>1167/MD</t>
   </si>
   <si>
     <t>20/03/2023</t>
   </si>
   <si>
     <t>19/04/2023</t>
   </si>
   <si>
     <t>ABHIJIT PAUL</t>
   </si>
   <si>
+    <t>Acceptance cum formal work order for Extension of Pipe line by different dia UPVC pipe for SAILPUR Piped Water Supply Scheme at Englishbazar Dev. Block of Malda District under Malda Division, PHE Dte.</t>
+  </si>
+  <si>
+    <t>Bikash Balo, Junior Engineer,Shreya Das, Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000700/2022-2023</t>
+  </si>
+  <si>
+    <t>1157/MD</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>S. R. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Malda Mechanical</t>
   </si>
   <si>
+    <t>Supply, installation, commissioning and trial operation of electro-mechanical components of T/W no. III of source augmentation of Sailpur Water Supply Scheme in the District of Malda under Malda Mechanical Division, PHE Dte.(TSM/016471)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer - II</t>
+  </si>
+  <si>
+    <t>Junior Engineer-03</t>
+  </si>
+  <si>
+    <t>ORD/000578/2023-2024</t>
+  </si>
+  <si>
+    <t>2627/MLMD</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>06/02/2024</t>
+  </si>
+  <si>
+    <t>KUNDU CONSTRUCTION.</t>
+  </si>
+  <si>
     <t>W.B.S.E.D.C.LTD Quotation charge at P/H No. III of Sailpur, Fulbari C.C.C in the district of Malda Under Malda Mechanical Division PHE Dte.</t>
   </si>
   <si>
-    <t>Assistant Engineer - II</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/001625/2023-2024</t>
   </si>
   <si>
     <t>09/10/2023</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
     <t>W.B.S.E.D.C.LTD</t>
-  </si>
-[...55 lines deleted...]
-    <t>KUNDU CONSTRUCTION.</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000182/2023-2024</t>
   </si>
   <si>
     <t>775/MD</t>
   </si>
   <si>
     <t>20/02/2024</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Design, Supplying, Fabrication, Erection &amp; Commissioning including 3 (three) months Trial Run of 20m³/hr. capacity Pressure type IRON ELIMINATION Plant with Construction of Blower room &amp; backwash water disposal at head work site of Sailpur Water Supply Scheme of Englishbazar Block under Malda Division P.H.E Dte in the District of Malda. (3rd Call).</t>
   </si>
   <si>
     <t>Mr. Debasis Pal, Assistant Engineer</t>
   </si>
   <si>
     <t>ORD/000013/2025-2026</t>
   </si>
@@ -838,304 +838,304 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.21</v>
+        <v>4.14</v>
       </c>
       <c r="Q3" s="4">
-        <v>6.04</v>
+        <v>4.12</v>
       </c>
       <c r="R3" s="4">
-        <v>97.26</v>
+        <v>99.42</v>
       </c>
       <c r="S3" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" s="4">
-[...2 lines deleted...]
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>7.69</v>
+        <v>6.21</v>
       </c>
       <c r="Q4" s="4">
-        <v>7.69</v>
+        <v>6.04</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>97.26</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>4.14</v>
+        <v>18.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>18.8</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.97</v>
       </c>
       <c r="S5" s="4">
-        <v>95</v>
+        <v>79</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>30</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>18.8</v>
+        <v>10.52</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.2</v>
+        <v>10.46</v>
       </c>
       <c r="R6" s="4">
-        <v>80.81</v>
+        <v>99.46</v>
       </c>
       <c r="S6" s="4">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="L7" s="4" t="s">
         <v>56</v>
+      </c>
+      <c r="L7" s="4">
+        <v>3004454388</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>10.52</v>
+        <v>7.69</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.69</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
@@ -1182,51 +1182,51 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P9" s="4">
         <v>14.62</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1243,51 +1243,51 @@
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P10" s="4">
         <v>27.37</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
@@ -1298,54 +1298,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>91.2</v>
       </c>
       <c r="P11" s="8">
-        <v>28.92</v>
+        <v>47.11</v>
       </c>
       <c r="Q11" s="8">
-        <v>31.71</v>
+        <v>51.65</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>